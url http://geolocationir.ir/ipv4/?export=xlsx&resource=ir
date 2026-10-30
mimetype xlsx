--- v0 (2026-08-27)
+++ v1 (2026-10-30)
@@ -446,51 +446,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1956"/>
+  <dimension ref="A1:A1970"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="31" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Prefix</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>103.111.69.0/24</t>
         </is>
       </c>
     </row>
@@ -1434,12760 +1434,12858 @@
     </row>
     <row r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>178.219.224.0/20</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>178.22.120.0/21</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>178.22.72.0/21</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t>178.236.32.0/22</t>
+          <t>178.236.32.0/24</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
-          <t>178.236.96.0/20</t>
+          <t>178.236.33.0/24</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t>178.238.192.0/20</t>
+          <t>178.236.34.0/23</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
-          <t>178.239.144.0/20</t>
+          <t>178.236.96.0/20</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
-          <t>178.248.40.0/21</t>
+          <t>178.238.192.0/20</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
-          <t>178.251.208.0/21</t>
+          <t>178.239.144.0/20</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t>178.252.128.0/18</t>
+          <t>178.248.40.0/21</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
-          <t>185.1.77.0/24</t>
+          <t>178.251.208.0/21</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t>185.10.240.0/24</t>
+          <t>178.252.128.0/18</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
-          <t>185.10.71.0/24</t>
+          <t>185.1.77.0/24</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
-          <t>185.10.72.0/22</t>
+          <t>185.10.240.0/24</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
-          <t>185.100.44.0/22</t>
+          <t>185.10.71.0/24</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
-          <t>185.101.228.0/22</t>
+          <t>185.10.72.0/22</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
-          <t>185.101.39.0/24</t>
+          <t>185.100.44.0/22</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
-          <t>185.103.128.0/22</t>
+          <t>185.101.228.0/22</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
-          <t>185.103.201.0/24</t>
+          <t>185.101.39.0/24</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
-          <t>185.103.244.0/22</t>
+          <t>185.103.128.0/22</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
-          <t>185.103.248.0/22</t>
+          <t>185.103.201.0/24</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
-          <t>185.103.84.0/22</t>
+          <t>185.103.244.0/22</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
-          <t>185.104.228.0/22</t>
+          <t>185.103.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
-          <t>185.104.232.0/22</t>
+          <t>185.103.84.0/22</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
-          <t>185.104.240.0/22</t>
+          <t>185.104.228.0/22</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
-          <t>185.105.100.0/22</t>
+          <t>185.104.232.0/22</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
-          <t>185.105.120.0/22</t>
+          <t>185.104.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
-          <t>185.105.184.0/22</t>
+          <t>185.105.100.0/22</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
-          <t>185.105.236.0/24</t>
+          <t>185.105.120.0/22</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
-          <t>185.105.237.0/24</t>
+          <t>185.105.184.0/22</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
-          <t>185.105.238.0/23</t>
+          <t>185.105.236.0/24</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
-          <t>185.106.136.0/22</t>
+          <t>185.105.237.0/24</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
-          <t>185.106.144.0/22</t>
+          <t>185.105.238.0/23</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
-          <t>185.106.200.0/22</t>
+          <t>185.106.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
-          <t>185.106.228.0/22</t>
+          <t>185.106.144.0/22</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
-          <t>185.107.244.0/22</t>
+          <t>185.106.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
-          <t>185.107.248.0/22</t>
+          <t>185.106.228.0/22</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
-          <t>185.107.28.0/22</t>
+          <t>185.107.244.0/22</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
-          <t>185.107.32.0/22</t>
+          <t>185.107.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
-          <t>185.108.164.0/22</t>
+          <t>185.107.28.0/22</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
-          <t>185.108.96.0/22</t>
+          <t>185.107.32.0/22</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
-          <t>185.109.128.0/22</t>
+          <t>185.108.164.0/22</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
-          <t>185.109.244.0/22</t>
+          <t>185.108.96.0/22</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
-          <t>185.109.248.0/22</t>
+          <t>185.109.128.0/22</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
-          <t>185.109.60.0/22</t>
+          <t>185.109.244.0/22</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
-          <t>185.109.72.0/22</t>
+          <t>185.109.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
-          <t>185.109.80.0/22</t>
+          <t>185.109.60.0/22</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
-          <t>185.11.176.0/22</t>
+          <t>185.109.72.0/22</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
-          <t>185.11.68.0/22</t>
+          <t>185.109.80.0/22</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
-          <t>185.11.88.0/22</t>
+          <t>185.11.176.0/22</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
-          <t>185.110.218.0/23</t>
+          <t>185.11.68.0/22</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
-          <t>185.110.228.0/22</t>
+          <t>185.11.88.0/22</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
-          <t>185.110.236.0/22</t>
+          <t>185.110.218.0/23</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
-          <t>185.110.244.0/22</t>
+          <t>185.110.228.0/22</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
-          <t>185.110.252.0/22</t>
+          <t>185.110.236.0/22</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
-          <t>185.110.28.0/22</t>
+          <t>185.110.244.0/22</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
-          <t>185.111.12.0/22</t>
+          <t>185.110.252.0/22</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
-          <t>185.111.136.0/22</t>
+          <t>185.110.28.0/22</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
-          <t>185.111.64.0/22</t>
+          <t>185.111.12.0/22</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
-          <t>185.111.8.0/22</t>
+          <t>185.111.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
-          <t>185.111.80.0/22</t>
+          <t>185.111.64.0/22</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
-          <t>185.112.128.0/22</t>
+          <t>185.111.8.0/22</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
-          <t>185.112.148.0/22</t>
+          <t>185.111.80.0/22</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
-          <t>185.112.168.0/22</t>
+          <t>185.112.128.0/22</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
-          <t>185.112.32.0/22</t>
+          <t>185.112.148.0/22</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
-          <t>185.112.36.0/22</t>
+          <t>185.112.168.0/22</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
-          <t>185.113.10.0/24</t>
+          <t>185.112.32.0/22</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
-          <t>185.113.112.0/22</t>
+          <t>185.112.36.0/22</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
-          <t>185.113.248.0/24</t>
+          <t>185.113.10.0/24</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
-          <t>185.113.56.0/22</t>
+          <t>185.113.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
-          <t>185.113.9.0/24</t>
+          <t>185.113.248.0/24</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
-          <t>185.114.188.0/22</t>
+          <t>185.113.56.0/22</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
-          <t>185.115.148.0/23</t>
+          <t>185.113.9.0/24</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
-          <t>185.115.150.0/24</t>
+          <t>185.114.188.0/22</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
-          <t>185.115.151.0/24</t>
+          <t>185.115.148.0/23</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
-          <t>185.115.168.0/22</t>
+          <t>185.115.150.0/24</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
-          <t>185.115.76.0/22</t>
+          <t>185.115.151.0/24</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
-          <t>185.116.112.0/24</t>
+          <t>185.115.168.0/22</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
-          <t>185.116.160.0/22</t>
+          <t>185.115.76.0/22</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
-          <t>185.116.20.0/22</t>
+          <t>185.116.112.0/24</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
-          <t>185.116.24.0/22</t>
+          <t>185.116.160.0/22</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t>185.116.44.0/22</t>
+          <t>185.116.20.0/22</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
-          <t>185.117.136.0/22</t>
+          <t>185.116.24.0/22</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
-          <t>185.117.204.0/22</t>
+          <t>185.116.44.0/22</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
-          <t>185.117.48.0/22</t>
+          <t>185.117.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
-          <t>185.118.12.0/22</t>
+          <t>185.117.204.0/22</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
-          <t>185.118.136.0/22</t>
+          <t>185.117.48.0/22</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
-          <t>185.118.152.0/22</t>
+          <t>185.118.12.0/22</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
-          <t>185.119.164.0/22</t>
+          <t>185.118.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
-          <t>185.119.199.0/24</t>
+          <t>185.118.152.0/22</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
-          <t>185.119.240.0/22</t>
+          <t>185.119.164.0/22</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t>185.119.4.0/22</t>
+          <t>185.119.199.0/24</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
-          <t>185.12.100.0/22</t>
+          <t>185.119.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="inlineStr">
         <is>
-          <t>185.12.60.0/22</t>
+          <t>185.119.4.0/22</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
-          <t>185.120.120.0/22</t>
+          <t>185.12.100.0/22</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
-          <t>185.120.160.0/22</t>
+          <t>185.12.60.0/22</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
-          <t>185.120.168.0/22</t>
+          <t>185.120.120.0/22</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
-          <t>185.120.192.0/22</t>
+          <t>185.120.160.0/22</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
-          <t>185.120.196.0/22</t>
+          <t>185.120.168.0/22</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
-          <t>185.120.200.0/22</t>
+          <t>185.120.192.0/22</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
-          <t>185.120.208.0/22</t>
+          <t>185.120.196.0/22</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
-          <t>185.120.212.0/22</t>
+          <t>185.120.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
-          <t>185.120.216.0/22</t>
+          <t>185.120.208.0/22</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
-          <t>185.120.220.0/22</t>
+          <t>185.120.212.0/22</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
-          <t>185.120.224.0/22</t>
+          <t>185.120.216.0/22</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
-          <t>185.120.228.0/22</t>
+          <t>185.120.220.0/22</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
-          <t>185.120.232.0/22</t>
+          <t>185.120.224.0/22</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
-          <t>185.120.236.0/22</t>
+          <t>185.120.228.0/22</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
-          <t>185.120.240.0/22</t>
+          <t>185.120.232.0/22</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="inlineStr">
         <is>
-          <t>185.120.244.0/22</t>
+          <t>185.120.236.0/22</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
-          <t>185.120.248.0/22</t>
+          <t>185.120.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
-          <t>185.121.128.0/22</t>
+          <t>185.120.244.0/22</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
-          <t>185.121.56.0/22</t>
+          <t>185.120.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
-          <t>185.122.80.0/22</t>
+          <t>185.121.128.0/22</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
-          <t>185.123.208.0/22</t>
+          <t>185.121.56.0/22</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
-          <t>185.123.68.0/22</t>
+          <t>185.122.80.0/22</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
-          <t>185.124.112.0/22</t>
+          <t>185.123.208.0/22</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="inlineStr">
         <is>
-          <t>185.124.156.0/22</t>
+          <t>185.123.68.0/22</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
-          <t>185.124.172.0/22</t>
+          <t>185.124.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="inlineStr">
         <is>
-          <t>185.125.20.0/22</t>
+          <t>185.124.156.0/22</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
-          <t>185.125.244.0/22</t>
+          <t>185.124.172.0/22</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="inlineStr">
         <is>
-          <t>185.125.248.0/22</t>
+          <t>185.125.20.0/22</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
-          <t>185.125.252.0/22</t>
+          <t>185.125.244.0/22</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="inlineStr">
         <is>
-          <t>185.126.0.0/22</t>
+          <t>185.125.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
-          <t>185.126.12.0/22</t>
+          <t>185.125.252.0/22</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="inlineStr">
         <is>
-          <t>185.126.132.0/22</t>
+          <t>185.126.0.0/22</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
-          <t>185.126.156.0/22</t>
+          <t>185.126.12.0/22</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="inlineStr">
         <is>
-          <t>185.126.16.0/22</t>
+          <t>185.126.132.0/22</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
-          <t>185.126.200.0/23</t>
+          <t>185.126.156.0/22</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="inlineStr">
         <is>
-          <t>185.126.202.0/23</t>
+          <t>185.126.16.0/22</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
-          <t>185.126.4.0/22</t>
+          <t>185.126.200.0/23</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="inlineStr">
         <is>
-          <t>185.126.40.0/22</t>
+          <t>185.126.202.0/23</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
-          <t>185.126.8.0/22</t>
+          <t>185.126.4.0/22</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="inlineStr">
         <is>
-          <t>185.127.232.0/22</t>
+          <t>185.126.40.0/22</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
-          <t>185.128.136.0/22</t>
+          <t>185.126.8.0/22</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="inlineStr">
         <is>
-          <t>185.128.152.0/23</t>
+          <t>185.127.232.0/22</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
-          <t>185.128.154.0/23</t>
+          <t>185.128.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="inlineStr">
         <is>
-          <t>185.128.164.0/22</t>
+          <t>185.128.152.0/23</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
-          <t>185.128.40.0/24</t>
+          <t>185.128.154.0/23</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="inlineStr">
         <is>
-          <t>185.128.48.0/22</t>
+          <t>185.128.164.0/22</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
-          <t>185.128.80.0/22</t>
+          <t>185.128.40.0/24</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="inlineStr">
         <is>
-          <t>185.129.108.0/22</t>
+          <t>185.128.48.0/22</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
-          <t>185.129.116.0/22</t>
+          <t>185.128.80.0/22</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="inlineStr">
         <is>
-          <t>185.129.168.0/22</t>
+          <t>185.129.108.0/22</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
-          <t>185.129.184.0/22</t>
+          <t>185.129.116.0/22</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="inlineStr">
         <is>
-          <t>185.129.188.0/22</t>
+          <t>185.129.168.0/22</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
-          <t>185.129.196.0/22</t>
+          <t>185.129.184.0/22</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="inlineStr">
         <is>
-          <t>185.129.200.0/22</t>
+          <t>185.129.188.0/22</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
-          <t>185.129.212.0/22</t>
+          <t>185.129.196.0/22</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="inlineStr">
         <is>
-          <t>185.129.216.0/22</t>
+          <t>185.129.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
-          <t>185.129.228.0/22</t>
+          <t>185.129.212.0/22</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="inlineStr">
         <is>
-          <t>185.129.232.0/22</t>
+          <t>185.129.216.0/22</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
-          <t>185.129.236.0/22</t>
+          <t>185.129.228.0/22</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="inlineStr">
         <is>
-          <t>185.129.240.0/22</t>
+          <t>185.129.232.0/22</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
-          <t>185.129.80.0/22</t>
+          <t>185.129.236.0/22</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="inlineStr">
         <is>
-          <t>185.13.228.0/22</t>
+          <t>185.129.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
-          <t>185.130.101.0/24</t>
+          <t>185.129.80.0/22</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="inlineStr">
         <is>
-          <t>185.130.50.0/24</t>
+          <t>185.13.228.0/22</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
-          <t>185.130.76.0/22</t>
+          <t>185.130.101.0/24</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="inlineStr">
         <is>
-          <t>185.131.100.0/22</t>
+          <t>185.130.50.0/24</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
-          <t>185.131.108.0/22</t>
+          <t>185.130.76.0/22</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="inlineStr">
         <is>
-          <t>185.131.112.0/22</t>
+          <t>185.131.100.0/22</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
-          <t>185.131.116.0/22</t>
+          <t>185.131.108.0/22</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="inlineStr">
         <is>
-          <t>185.131.124.0/22</t>
+          <t>185.131.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="3" t="inlineStr">
         <is>
-          <t>185.131.128.0/22</t>
+          <t>185.131.116.0/22</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="inlineStr">
         <is>
-          <t>185.131.136.0/22</t>
+          <t>185.131.124.0/22</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="3" t="inlineStr">
         <is>
-          <t>185.131.140.0/22</t>
+          <t>185.131.128.0/22</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="inlineStr">
         <is>
-          <t>185.131.148.0/22</t>
+          <t>185.131.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
-          <t>185.131.152.0/22</t>
+          <t>185.131.140.0/22</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="inlineStr">
         <is>
-          <t>185.131.156.0/22</t>
+          <t>185.131.148.0/22</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
-          <t>185.131.164.0/22</t>
+          <t>185.131.152.0/22</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2" t="inlineStr">
         <is>
-          <t>185.131.168.0/22</t>
+          <t>185.131.156.0/22</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
-          <t>185.131.28.0/22</t>
+          <t>185.131.164.0/22</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="inlineStr">
         <is>
-          <t>185.131.84.0/22</t>
+          <t>185.131.168.0/22</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
-          <t>185.131.88.0/22</t>
+          <t>185.131.28.0/22</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="inlineStr">
         <is>
-          <t>185.131.92.0/22</t>
+          <t>185.131.84.0/22</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
-          <t>185.132.124.0/24</t>
+          <t>185.131.88.0/22</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="inlineStr">
         <is>
-          <t>185.132.212.0/22</t>
+          <t>185.131.92.0/22</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="3" t="inlineStr">
         <is>
-          <t>185.132.80.0/22</t>
+          <t>185.132.124.0/24</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2" t="inlineStr">
         <is>
-          <t>185.133.125.0/24</t>
+          <t>185.132.212.0/22</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="3" t="inlineStr">
         <is>
-          <t>185.133.152.0/22</t>
+          <t>185.132.80.0/22</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="inlineStr">
         <is>
-          <t>185.133.164.0/22</t>
+          <t>185.133.125.0/24</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="3" t="inlineStr">
         <is>
-          <t>185.133.244.0/22</t>
+          <t>185.133.152.0/22</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2" t="inlineStr">
         <is>
-          <t>185.134.96.0/22</t>
+          <t>185.133.164.0/22</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="3" t="inlineStr">
         <is>
-          <t>185.135.228.0/22</t>
+          <t>185.133.244.0/22</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="2" t="inlineStr">
         <is>
-          <t>185.135.28.0/22</t>
+          <t>185.134.96.0/22</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="3" t="inlineStr">
         <is>
-          <t>185.135.46.0/24</t>
+          <t>185.135.228.0/22</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="2" t="inlineStr">
         <is>
-          <t>185.135.47.0/24</t>
+          <t>185.135.28.0/22</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="3" t="inlineStr">
         <is>
-          <t>185.136.100.0/22</t>
+          <t>185.135.46.0/24</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="2" t="inlineStr">
         <is>
-          <t>185.136.133.0/24</t>
+          <t>185.135.47.0/24</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="3" t="inlineStr">
         <is>
-          <t>185.136.135.0/24</t>
+          <t>185.136.100.0/22</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="2" t="inlineStr">
         <is>
-          <t>185.136.172.0/22</t>
+          <t>185.136.133.0/24</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="3" t="inlineStr">
         <is>
-          <t>185.136.180.0/22</t>
+          <t>185.136.135.0/24</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="2" t="inlineStr">
         <is>
-          <t>185.136.192.0/22</t>
+          <t>185.136.172.0/22</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="3" t="inlineStr">
         <is>
-          <t>185.136.220.0/22</t>
+          <t>185.136.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="2" t="inlineStr">
         <is>
-          <t>185.137.108.0/22</t>
+          <t>185.136.192.0/22</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="3" t="inlineStr">
         <is>
-          <t>185.137.24.0/22</t>
+          <t>185.136.220.0/22</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="2" t="inlineStr">
         <is>
-          <t>185.137.60.0/22</t>
+          <t>185.137.108.0/22</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="3" t="inlineStr">
         <is>
-          <t>185.139.64.0/22</t>
+          <t>185.137.24.0/22</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="2" t="inlineStr">
         <is>
-          <t>185.14.80.0/22</t>
+          <t>185.137.60.0/22</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="3" t="inlineStr">
         <is>
-          <t>185.140.232.0/22</t>
+          <t>185.139.64.0/22</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="2" t="inlineStr">
         <is>
-          <t>185.140.4.0/22</t>
+          <t>185.14.80.0/22</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="3" t="inlineStr">
         <is>
-          <t>185.140.56.0/22</t>
+          <t>185.140.232.0/22</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="2" t="inlineStr">
         <is>
-          <t>185.141.104.0/22</t>
+          <t>185.140.4.0/22</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="3" t="inlineStr">
         <is>
-          <t>185.141.132.0/22</t>
+          <t>185.140.56.0/22</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="2" t="inlineStr">
         <is>
-          <t>185.141.168.0/22</t>
+          <t>185.141.104.0/22</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="3" t="inlineStr">
         <is>
-          <t>185.141.212.0/22</t>
+          <t>185.141.132.0/22</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="2" t="inlineStr">
         <is>
-          <t>185.141.244.0/22</t>
+          <t>185.141.168.0/22</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="3" t="inlineStr">
         <is>
-          <t>185.141.36.0/22</t>
+          <t>185.141.212.0/22</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="2" t="inlineStr">
         <is>
-          <t>185.141.48.0/22</t>
+          <t>185.141.244.0/22</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="3" t="inlineStr">
         <is>
-          <t>185.142.124.0/22</t>
+          <t>185.141.36.0/22</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="2" t="inlineStr">
         <is>
-          <t>185.142.156.0/22</t>
+          <t>185.141.48.0/22</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="3" t="inlineStr">
         <is>
-          <t>185.142.232.0/22</t>
+          <t>185.142.124.0/22</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="2" t="inlineStr">
         <is>
-          <t>185.142.92.0/22</t>
+          <t>185.142.156.0/22</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="3" t="inlineStr">
         <is>
-          <t>185.143.204.0/22</t>
+          <t>185.142.232.0/22</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="2" t="inlineStr">
         <is>
-          <t>185.143.232.0/22</t>
+          <t>185.142.92.0/22</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="3" t="inlineStr">
         <is>
-          <t>185.143.72.0/22</t>
+          <t>185.143.204.0/22</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="2" t="inlineStr">
         <is>
-          <t>185.144.64.0/22</t>
+          <t>185.143.232.0/22</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="3" t="inlineStr">
         <is>
-          <t>185.145.184.0/22</t>
+          <t>185.143.72.0/22</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="2" t="inlineStr">
         <is>
-          <t>185.145.8.0/22</t>
+          <t>185.144.64.0/22</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="3" t="inlineStr">
         <is>
-          <t>185.147.160.0/22</t>
+          <t>185.145.184.0/22</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="2" t="inlineStr">
         <is>
-          <t>185.147.176.0/22</t>
+          <t>185.145.8.0/22</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="3" t="inlineStr">
         <is>
-          <t>185.147.40.0/22</t>
+          <t>185.147.160.0/22</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="2" t="inlineStr">
         <is>
-          <t>185.147.84.0/22</t>
+          <t>185.147.176.0/22</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="3" t="inlineStr">
         <is>
-          <t>185.149.192.0/24</t>
+          <t>185.147.40.0/22</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="2" t="inlineStr">
         <is>
-          <t>185.150.108.0/22</t>
+          <t>185.147.84.0/22</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="3" t="inlineStr">
         <is>
-          <t>185.151.236.0/22</t>
+          <t>185.149.192.0/24</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="2" t="inlineStr">
         <is>
-          <t>185.153.184.0/22</t>
+          <t>185.150.108.0/22</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="3" t="inlineStr">
         <is>
-          <t>185.153.208.0/22</t>
+          <t>185.151.236.0/22</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="2" t="inlineStr">
         <is>
-          <t>185.154.184.0/22</t>
+          <t>185.153.184.0/22</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="3" t="inlineStr">
         <is>
-          <t>185.154.190.0/24</t>
+          <t>185.153.208.0/22</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="2" t="inlineStr">
         <is>
-          <t>185.155.12.0/22</t>
+          <t>185.154.184.0/22</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="3" t="inlineStr">
         <is>
-          <t>185.155.229.0/24</t>
+          <t>185.154.190.0/24</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="2" t="inlineStr">
         <is>
-          <t>185.155.236.0/22</t>
+          <t>185.155.12.0/22</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="3" t="inlineStr">
         <is>
-          <t>185.155.72.0/24</t>
+          <t>185.155.229.0/24</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="2" t="inlineStr">
         <is>
-          <t>185.155.73.0/24</t>
+          <t>185.155.236.0/22</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="3" t="inlineStr">
         <is>
-          <t>185.155.8.0/22</t>
+          <t>185.155.72.0/24</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="2" t="inlineStr">
         <is>
-          <t>185.156.51.0/24</t>
+          <t>185.155.73.0/24</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="3" t="inlineStr">
         <is>
-          <t>185.157.8.0/22</t>
+          <t>185.155.8.0/22</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="2" t="inlineStr">
         <is>
-          <t>185.158.172.0/22</t>
+          <t>185.156.51.0/24</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="3" t="inlineStr">
         <is>
-          <t>185.159.152.0/22</t>
+          <t>185.157.8.0/22</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="2" t="inlineStr">
         <is>
-          <t>185.159.176.0/22</t>
+          <t>185.158.172.0/22</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="3" t="inlineStr">
         <is>
-          <t>185.159.189.0/24</t>
+          <t>185.159.152.0/22</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="2" t="inlineStr">
         <is>
-          <t>185.16.232.0/22</t>
+          <t>185.159.176.0/22</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="3" t="inlineStr">
         <is>
-          <t>185.160.104.0/22</t>
+          <t>185.159.189.0/24</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="2" t="inlineStr">
         <is>
-          <t>185.160.176.0/22</t>
+          <t>185.16.232.0/22</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="3" t="inlineStr">
         <is>
-          <t>185.160.205.0/24</t>
+          <t>185.160.104.0/22</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="2" t="inlineStr">
         <is>
-          <t>185.161.112.0/22</t>
+          <t>185.160.176.0/22</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="3" t="inlineStr">
         <is>
-          <t>185.161.121.0/24</t>
+          <t>185.160.205.0/24</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="2" t="inlineStr">
         <is>
-          <t>185.161.250.0/24</t>
+          <t>185.161.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="3" t="inlineStr">
         <is>
-          <t>185.161.36.0/22</t>
+          <t>185.161.121.0/24</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="2" t="inlineStr">
         <is>
-          <t>185.162.216.0/24</t>
+          <t>185.161.250.0/24</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="3" t="inlineStr">
         <is>
-          <t>185.162.217.0/24</t>
+          <t>185.161.36.0/22</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="2" t="inlineStr">
         <is>
-          <t>185.162.218.0/23</t>
+          <t>185.162.216.0/24</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="3" t="inlineStr">
         <is>
-          <t>185.162.40.0/22</t>
+          <t>185.162.217.0/24</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="2" t="inlineStr">
         <is>
-          <t>185.163.216.0/22</t>
+          <t>185.162.218.0/23</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="3" t="inlineStr">
         <is>
-          <t>185.164.252.0/22</t>
+          <t>185.162.40.0/22</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="2" t="inlineStr">
         <is>
-          <t>185.164.72.0/22</t>
+          <t>185.163.216.0/22</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="3" t="inlineStr">
         <is>
-          <t>185.165.116.0/22</t>
+          <t>185.164.252.0/22</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="2" t="inlineStr">
         <is>
-          <t>185.165.204.0/22</t>
+          <t>185.164.72.0/22</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="3" t="inlineStr">
         <is>
-          <t>185.165.28.0/22</t>
+          <t>185.165.116.0/22</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="2" t="inlineStr">
         <is>
-          <t>185.165.40.0/22</t>
+          <t>185.165.204.0/22</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="3" t="inlineStr">
         <is>
-          <t>185.166.104.0/22</t>
+          <t>185.165.28.0/22</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="2" t="inlineStr">
         <is>
-          <t>185.166.112.0/22</t>
+          <t>185.165.40.0/22</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="3" t="inlineStr">
         <is>
-          <t>185.166.3.0/24</t>
+          <t>185.166.104.0/22</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="2" t="inlineStr">
         <is>
-          <t>185.166.60.0/22</t>
+          <t>185.166.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="3" t="inlineStr">
         <is>
-          <t>185.166.92.0/24</t>
+          <t>185.166.3.0/24</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="2" t="inlineStr">
         <is>
-          <t>185.167.100.0/22</t>
+          <t>185.166.60.0/22</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="3" t="inlineStr">
         <is>
-          <t>185.167.124.0/22</t>
+          <t>185.166.92.0/24</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="2" t="inlineStr">
         <is>
-          <t>185.167.72.0/22</t>
+          <t>185.167.100.0/22</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="3" t="inlineStr">
         <is>
-          <t>185.169.20.0/22</t>
+          <t>185.167.124.0/22</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="2" t="inlineStr">
         <is>
-          <t>185.169.36.0/22</t>
+          <t>185.167.72.0/22</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="3" t="inlineStr">
         <is>
-          <t>185.169.6.0/24</t>
+          <t>185.169.20.0/22</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="2" t="inlineStr">
         <is>
-          <t>185.170.236.0/22</t>
+          <t>185.169.36.0/22</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="3" t="inlineStr">
         <is>
-          <t>185.170.8.0/24</t>
+          <t>185.169.6.0/24</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="2" t="inlineStr">
         <is>
-          <t>185.171.52.0/22</t>
+          <t>185.170.236.0/22</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="3" t="inlineStr">
         <is>
-          <t>185.172.0.0/22</t>
+          <t>185.170.8.0/24</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="2" t="inlineStr">
         <is>
-          <t>185.172.212.0/22</t>
+          <t>185.171.52.0/22</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="3" t="inlineStr">
         <is>
-          <t>185.172.68.0/22</t>
+          <t>185.172.0.0/22</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="2" t="inlineStr">
         <is>
-          <t>185.172.72.0/22</t>
+          <t>185.172.212.0/22</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="3" t="inlineStr">
         <is>
-          <t>185.173.104.0/22</t>
+          <t>185.172.68.0/22</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="2" t="inlineStr">
         <is>
-          <t>185.173.129.0/24</t>
+          <t>185.172.72.0/22</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="3" t="inlineStr">
         <is>
-          <t>185.173.130.0/24</t>
+          <t>185.173.104.0/22</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="2" t="inlineStr">
         <is>
-          <t>185.173.168.0/22</t>
+          <t>185.173.129.0/24</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="3" t="inlineStr">
         <is>
-          <t>185.174.132.0/24</t>
+          <t>185.173.130.0/24</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="2" t="inlineStr">
         <is>
-          <t>185.174.134.0/24</t>
+          <t>185.173.168.0/22</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="3" t="inlineStr">
         <is>
-          <t>185.174.200.0/22</t>
+          <t>185.174.132.0/24</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="2" t="inlineStr">
         <is>
-          <t>185.174.248.0/22</t>
+          <t>185.174.134.0/24</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="3" t="inlineStr">
         <is>
-          <t>185.175.240.0/22</t>
+          <t>185.174.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="2" t="inlineStr">
         <is>
-          <t>185.175.76.0/22</t>
+          <t>185.174.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="3" t="inlineStr">
         <is>
-          <t>185.176.32.0/22</t>
+          <t>185.175.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="2" t="inlineStr">
         <is>
-          <t>185.176.56.0/22</t>
+          <t>185.175.76.0/22</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="3" t="inlineStr">
         <is>
-          <t>185.177.156.0/22</t>
+          <t>185.176.32.0/22</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="2" t="inlineStr">
         <is>
-          <t>185.177.232.0/22</t>
+          <t>185.176.56.0/22</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="3" t="inlineStr">
         <is>
-          <t>185.178.104.0/22</t>
+          <t>185.177.156.0/22</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="2" t="inlineStr">
         <is>
-          <t>185.178.220.0/22</t>
+          <t>185.177.232.0/22</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="3" t="inlineStr">
         <is>
-          <t>185.179.168.0/22</t>
+          <t>185.178.104.0/22</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="2" t="inlineStr">
         <is>
-          <t>185.179.220.0/22</t>
+          <t>185.178.220.0/22</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="3" t="inlineStr">
         <is>
-          <t>185.179.90.0/24</t>
+          <t>185.179.168.0/22</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="2" t="inlineStr">
         <is>
-          <t>185.18.156.0/22</t>
+          <t>185.179.220.0/22</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="3" t="inlineStr">
         <is>
-          <t>185.18.212.0/22</t>
+          <t>185.179.90.0/24</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="2" t="inlineStr">
         <is>
-          <t>185.180.128.0/22</t>
+          <t>185.18.156.0/22</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="3" t="inlineStr">
         <is>
-          <t>185.180.52.0/22</t>
+          <t>185.18.212.0/22</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="2" t="inlineStr">
         <is>
-          <t>185.181.180.0/22</t>
+          <t>185.180.128.0/22</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="3" t="inlineStr">
         <is>
-          <t>185.182.220.0/22</t>
+          <t>185.180.52.0/22</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="2" t="inlineStr">
         <is>
-          <t>185.182.248.0/22</t>
+          <t>185.181.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="3" t="inlineStr">
         <is>
-          <t>185.184.32.0/22</t>
+          <t>185.182.220.0/22</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="2" t="inlineStr">
         <is>
-          <t>185.184.48.0/22</t>
+          <t>185.182.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="3" t="inlineStr">
         <is>
-          <t>185.185.16.0/22</t>
+          <t>185.184.32.0/22</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="2" t="inlineStr">
         <is>
-          <t>185.185.240.0/22</t>
+          <t>185.184.48.0/22</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="3" t="inlineStr">
         <is>
-          <t>185.186.240.0/22</t>
+          <t>185.185.16.0/22</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="2" t="inlineStr">
         <is>
-          <t>185.186.48.0/22</t>
+          <t>185.185.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="3" t="inlineStr">
         <is>
-          <t>185.187.48.0/22</t>
+          <t>185.186.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="2" t="inlineStr">
         <is>
-          <t>185.187.84.0/23</t>
+          <t>185.186.48.0/22</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="3" t="inlineStr">
         <is>
-          <t>185.187.86.0/23</t>
+          <t>185.187.48.0/22</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="2" t="inlineStr">
         <is>
-          <t>185.188.104.0/22</t>
+          <t>185.187.84.0/23</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="3" t="inlineStr">
         <is>
-          <t>185.188.112.0/23</t>
+          <t>185.187.86.0/23</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="2" t="inlineStr">
         <is>
-          <t>185.188.114.0/23</t>
+          <t>185.188.104.0/22</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="3" t="inlineStr">
         <is>
-          <t>185.189.120.0/22</t>
+          <t>185.188.112.0/23</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="2" t="inlineStr">
         <is>
-          <t>185.19.201.0/24</t>
+          <t>185.188.114.0/23</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="3" t="inlineStr">
         <is>
-          <t>185.19.33.0/24</t>
+          <t>185.189.120.0/22</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="2" t="inlineStr">
         <is>
-          <t>185.190.20.0/22</t>
+          <t>185.19.201.0/24</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="3" t="inlineStr">
         <is>
-          <t>185.190.25.0/24</t>
+          <t>185.19.33.0/24</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="2" t="inlineStr">
         <is>
-          <t>185.190.39.0/24</t>
+          <t>185.190.20.0/22</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="3" t="inlineStr">
         <is>
-          <t>185.191.76.0/22</t>
+          <t>185.190.25.0/24</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="2" t="inlineStr">
         <is>
-          <t>185.192.112.0/22</t>
+          <t>185.190.39.0/24</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="3" t="inlineStr">
         <is>
-          <t>185.192.8.0/22</t>
+          <t>185.191.76.0/22</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="2" t="inlineStr">
         <is>
-          <t>185.193.208.0/22</t>
+          <t>185.192.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="3" t="inlineStr">
         <is>
-          <t>185.193.47.0/24</t>
+          <t>185.192.8.0/22</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="2" t="inlineStr">
         <is>
-          <t>185.194.244.0/22</t>
+          <t>185.193.208.0/22</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="3" t="inlineStr">
         <is>
-          <t>185.194.76.0/22</t>
+          <t>185.193.47.0/24</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="2" t="inlineStr">
         <is>
-          <t>185.195.72.0/22</t>
+          <t>185.194.244.0/22</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="3" t="inlineStr">
         <is>
-          <t>185.196.148.0/22</t>
+          <t>185.194.76.0/22</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="2" t="inlineStr">
         <is>
-          <t>185.197.112.0/22</t>
+          <t>185.195.72.0/22</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="3" t="inlineStr">
         <is>
-          <t>185.197.68.0/22</t>
+          <t>185.196.148.0/22</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="2" t="inlineStr">
         <is>
-          <t>185.198.160.0/22</t>
+          <t>185.197.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="3" t="inlineStr">
         <is>
-          <t>185.199.208.0/24</t>
+          <t>185.197.68.0/22</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="2" t="inlineStr">
         <is>
-          <t>185.199.210.0/23</t>
+          <t>185.198.160.0/22</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="3" t="inlineStr">
         <is>
-          <t>185.199.64.0/22</t>
+          <t>185.199.208.0/24</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="2" t="inlineStr">
         <is>
-          <t>185.2.12.0/22</t>
+          <t>185.199.210.0/23</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="3" t="inlineStr">
         <is>
-          <t>185.20.160.0/22</t>
+          <t>185.199.64.0/22</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="2" t="inlineStr">
         <is>
-          <t>185.201.221.0/24</t>
+          <t>185.2.12.0/22</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="3" t="inlineStr">
         <is>
-          <t>185.201.223.0/24</t>
+          <t>185.20.160.0/22</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="2" t="inlineStr">
         <is>
-          <t>185.201.48.0/22</t>
+          <t>185.201.221.0/24</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="3" t="inlineStr">
         <is>
-          <t>185.202.56.0/22</t>
+          <t>185.201.223.0/24</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="2" t="inlineStr">
         <is>
-          <t>185.203.160.0/22</t>
+          <t>185.201.48.0/22</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="3" t="inlineStr">
         <is>
-          <t>185.204.180.0/22</t>
+          <t>185.202.56.0/22</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="2" t="inlineStr">
         <is>
-          <t>185.204.197.0/24</t>
+          <t>185.203.160.0/22</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="3" t="inlineStr">
         <is>
-          <t>185.205.203.0/24</t>
+          <t>185.204.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="2" t="inlineStr">
         <is>
-          <t>185.206.229.0/24</t>
+          <t>185.204.197.0/24</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="3" t="inlineStr">
         <is>
-          <t>185.206.231.0/24</t>
+          <t>185.205.203.0/24</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="2" t="inlineStr">
         <is>
-          <t>185.206.236.0/22</t>
+          <t>185.206.229.0/24</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="3" t="inlineStr">
         <is>
-          <t>185.206.92.0/22</t>
+          <t>185.206.231.0/24</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="2" t="inlineStr">
         <is>
-          <t>185.207.52.0/22</t>
+          <t>185.206.236.0/22</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="3" t="inlineStr">
         <is>
-          <t>185.207.72.0/22</t>
+          <t>185.206.92.0/22</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="2" t="inlineStr">
         <is>
-          <t>185.208.148.0/22</t>
+          <t>185.207.52.0/22</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="3" t="inlineStr">
         <is>
-          <t>185.208.174.0/23</t>
+          <t>185.207.72.0/22</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="2" t="inlineStr">
         <is>
-          <t>185.208.180.0/22</t>
+          <t>185.208.148.0/22</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="3" t="inlineStr">
         <is>
-          <t>185.208.76.0/22</t>
+          <t>185.208.174.0/23</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="2" t="inlineStr">
         <is>
-          <t>185.209.188.0/22</t>
+          <t>185.208.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="3" t="inlineStr">
         <is>
-          <t>185.209.42.0/24</t>
+          <t>185.208.76.0/22</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="2" t="inlineStr">
         <is>
-          <t>185.21.68.0/22</t>
+          <t>185.209.188.0/22</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="3" t="inlineStr">
         <is>
-          <t>185.21.76.0/22</t>
+          <t>185.209.42.0/24</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="2" t="inlineStr">
         <is>
-          <t>185.210.200.0/22</t>
+          <t>185.21.68.0/22</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="3" t="inlineStr">
         <is>
-          <t>185.211.84.0/22</t>
+          <t>185.21.76.0/22</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="2" t="inlineStr">
         <is>
-          <t>185.211.88.0/22</t>
+          <t>185.210.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="3" t="inlineStr">
         <is>
-          <t>185.212.192.0/22</t>
+          <t>185.211.84.0/22</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="2" t="inlineStr">
         <is>
-          <t>185.212.48.0/22</t>
+          <t>185.211.88.0/22</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="3" t="inlineStr">
         <is>
-          <t>185.213.164.0/22</t>
+          <t>185.212.192.0/22</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="2" t="inlineStr">
         <is>
-          <t>185.213.195.0/24</t>
+          <t>185.212.48.0/22</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="3" t="inlineStr">
         <is>
-          <t>185.213.200.0/22</t>
+          <t>185.213.164.0/22</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="2" t="inlineStr">
         <is>
-          <t>185.213.8.0/22</t>
+          <t>185.213.195.0/24</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="3" t="inlineStr">
         <is>
-          <t>185.214.36.0/22</t>
+          <t>185.213.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="2" t="inlineStr">
         <is>
-          <t>185.215.124.0/22</t>
+          <t>185.213.8.0/22</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="3" t="inlineStr">
         <is>
-          <t>185.215.152.0/22</t>
+          <t>185.214.36.0/22</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="2" t="inlineStr">
         <is>
-          <t>185.215.228.0/22</t>
+          <t>185.215.124.0/22</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="3" t="inlineStr">
         <is>
-          <t>185.217.39.0/24</t>
+          <t>185.215.152.0/22</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="2" t="inlineStr">
         <is>
-          <t>185.217.6.0/24</t>
+          <t>185.215.228.0/22</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="3" t="inlineStr">
         <is>
-          <t>185.219.112.0/22</t>
+          <t>185.217.39.0/24</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="2" t="inlineStr">
         <is>
-          <t>185.22.28.0/23</t>
+          <t>185.217.6.0/24</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="3" t="inlineStr">
         <is>
-          <t>185.22.30.0/23</t>
+          <t>185.219.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="2" t="inlineStr">
         <is>
-          <t>185.220.224.0/22</t>
+          <t>185.22.28.0/23</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="3" t="inlineStr">
         <is>
-          <t>185.221.112.0/22</t>
+          <t>185.22.30.0/23</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="2" t="inlineStr">
         <is>
-          <t>185.221.192.0/22</t>
+          <t>185.220.224.0/22</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="3" t="inlineStr">
         <is>
-          <t>185.221.239.0/24</t>
+          <t>185.221.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="2" t="inlineStr">
         <is>
-          <t>185.222.120.0/22</t>
+          <t>185.221.192.0/22</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="3" t="inlineStr">
         <is>
-          <t>185.222.180.0/22</t>
+          <t>185.221.239.0/24</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="2" t="inlineStr">
         <is>
-          <t>185.222.210.0/24</t>
+          <t>185.222.120.0/22</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="3" t="inlineStr">
         <is>
-          <t>185.223.160.0/24</t>
+          <t>185.222.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="2" t="inlineStr">
         <is>
-          <t>185.223.214.0/24</t>
+          <t>185.222.210.0/24</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="3" t="inlineStr">
         <is>
-          <t>185.224.176.0/22</t>
+          <t>185.223.160.0/24</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="2" t="inlineStr">
         <is>
-          <t>185.225.180.0/22</t>
+          <t>185.223.214.0/24</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="3" t="inlineStr">
         <is>
-          <t>185.225.80.0/22</t>
+          <t>185.224.176.0/22</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="2" t="inlineStr">
         <is>
-          <t>185.226.116.0/22</t>
+          <t>185.225.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="3" t="inlineStr">
         <is>
-          <t>185.226.132.0/22</t>
+          <t>185.225.80.0/22</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="2" t="inlineStr">
         <is>
-          <t>185.226.140.0/22</t>
+          <t>185.226.116.0/22</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="3" t="inlineStr">
         <is>
-          <t>185.226.97.0/24</t>
+          <t>185.226.132.0/22</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="2" t="inlineStr">
         <is>
-          <t>185.227.116.0/22</t>
+          <t>185.226.140.0/22</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="3" t="inlineStr">
         <is>
-          <t>185.227.64.0/22</t>
+          <t>185.226.97.0/24</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="2" t="inlineStr">
         <is>
-          <t>185.227.78.0/24</t>
+          <t>185.227.116.0/22</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="3" t="inlineStr">
         <is>
-          <t>185.227.79.0/24</t>
+          <t>185.227.64.0/22</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="2" t="inlineStr">
         <is>
-          <t>185.228.236.0/22</t>
+          <t>185.227.78.0/24</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="3" t="inlineStr">
         <is>
-          <t>185.228.58.0/24</t>
+          <t>185.227.79.0/24</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="2" t="inlineStr">
         <is>
-          <t>185.228.59.0/24</t>
+          <t>185.228.236.0/22</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="3" t="inlineStr">
         <is>
-          <t>185.229.0.0/22</t>
+          <t>185.228.58.0/24</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="2" t="inlineStr">
         <is>
-          <t>185.229.133.0/24</t>
+          <t>185.228.59.0/24</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="3" t="inlineStr">
         <is>
-          <t>185.229.134.0/24</t>
+          <t>185.229.0.0/22</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="2" t="inlineStr">
         <is>
-          <t>185.229.135.0/24</t>
+          <t>185.229.133.0/24</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="3" t="inlineStr">
         <is>
-          <t>185.229.204.0/24</t>
+          <t>185.229.134.0/24</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="2" t="inlineStr">
         <is>
-          <t>185.229.28.0/22</t>
+          <t>185.229.135.0/24</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="3" t="inlineStr">
         <is>
-          <t>185.23.128.0/22</t>
+          <t>185.229.204.0/24</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="2" t="inlineStr">
         <is>
-          <t>185.231.112.0/23</t>
+          <t>185.229.28.0/22</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="3" t="inlineStr">
         <is>
-          <t>185.231.114.0/24</t>
+          <t>185.23.128.0/22</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="2" t="inlineStr">
         <is>
-          <t>185.231.115.0/24</t>
+          <t>185.231.112.0/23</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="3" t="inlineStr">
         <is>
-          <t>185.231.180.0/22</t>
+          <t>185.231.114.0/24</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="2" t="inlineStr">
         <is>
-          <t>185.231.65.0/24</t>
+          <t>185.231.115.0/24</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="3" t="inlineStr">
         <is>
-          <t>185.232.152.0/22</t>
+          <t>185.231.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="2" t="inlineStr">
         <is>
-          <t>185.232.176.0/22</t>
+          <t>185.231.65.0/24</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="3" t="inlineStr">
         <is>
-          <t>185.233.12.0/22</t>
+          <t>185.232.152.0/22</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="2" t="inlineStr">
         <is>
-          <t>185.233.131.0/24</t>
+          <t>185.232.176.0/22</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="3" t="inlineStr">
         <is>
-          <t>185.233.84.0/22</t>
+          <t>185.233.12.0/22</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="2" t="inlineStr">
         <is>
-          <t>185.234.14.0/24</t>
+          <t>185.233.131.0/24</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="3" t="inlineStr">
         <is>
-          <t>185.234.192.0/22</t>
+          <t>185.233.84.0/22</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="2" t="inlineStr">
         <is>
-          <t>185.235.136.0/24</t>
+          <t>185.234.14.0/24</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="3" t="inlineStr">
         <is>
-          <t>185.235.139.0/24</t>
+          <t>185.234.192.0/22</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="2" t="inlineStr">
         <is>
-          <t>185.235.196.0/24</t>
+          <t>185.235.136.0/24</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="3" t="inlineStr">
         <is>
-          <t>185.235.197.0/24</t>
+          <t>185.235.139.0/24</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="2" t="inlineStr">
         <is>
-          <t>185.235.198.0/24</t>
+          <t>185.235.196.0/24</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="3" t="inlineStr">
         <is>
-          <t>185.235.245.0/24</t>
+          <t>185.235.197.0/24</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="2" t="inlineStr">
         <is>
-          <t>185.236.36.0/22</t>
+          <t>185.235.198.0/24</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="3" t="inlineStr">
         <is>
-          <t>185.236.45.0/24</t>
+          <t>185.235.245.0/24</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="2" t="inlineStr">
         <is>
-          <t>185.236.88.0/22</t>
+          <t>185.236.36.0/22</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="3" t="inlineStr">
         <is>
-          <t>185.237.8.0/22</t>
+          <t>185.236.45.0/24</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="2" t="inlineStr">
         <is>
-          <t>185.237.84.0/22</t>
+          <t>185.236.88.0/22</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="3" t="inlineStr">
         <is>
-          <t>185.238.140.0/24</t>
+          <t>185.237.8.0/22</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="2" t="inlineStr">
         <is>
-          <t>185.238.143.0/24</t>
+          <t>185.237.84.0/22</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="3" t="inlineStr">
         <is>
-          <t>185.238.167.0/24</t>
+          <t>185.238.140.0/24</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="2" t="inlineStr">
         <is>
-          <t>185.238.20.0/22</t>
+          <t>185.238.143.0/24</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="3" t="inlineStr">
         <is>
-          <t>185.238.44.0/22</t>
+          <t>185.238.167.0/24</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="2" t="inlineStr">
         <is>
-          <t>185.238.92.0/22</t>
+          <t>185.238.20.0/22</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="3" t="inlineStr">
         <is>
-          <t>185.239.0.0/22</t>
+          <t>185.238.44.0/22</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="2" t="inlineStr">
         <is>
-          <t>185.239.104.0/22</t>
+          <t>185.238.92.0/22</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="3" t="inlineStr">
         <is>
-          <t>185.24.136.0/22</t>
+          <t>185.239.0.0/22</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="2" t="inlineStr">
         <is>
-          <t>185.24.148.0/22</t>
+          <t>185.239.104.0/22</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="3" t="inlineStr">
         <is>
-          <t>185.24.228.0/22</t>
+          <t>185.24.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="2" t="inlineStr">
         <is>
-          <t>185.24.252.0/22</t>
+          <t>185.24.148.0/22</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="3" t="inlineStr">
         <is>
-          <t>185.240.148.0/22</t>
+          <t>185.24.228.0/22</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="2" t="inlineStr">
         <is>
-          <t>185.240.56.0/22</t>
+          <t>185.24.252.0/22</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="3" t="inlineStr">
         <is>
-          <t>185.241.204.0/24</t>
+          <t>185.240.148.0/22</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="2" t="inlineStr">
         <is>
-          <t>185.243.48.0/22</t>
+          <t>185.240.56.0/22</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="3" t="inlineStr">
         <is>
-          <t>185.244.52.0/22</t>
+          <t>185.241.204.0/24</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="2" t="inlineStr">
         <is>
-          <t>185.246.4.0/22</t>
+          <t>185.243.48.0/22</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="3" t="inlineStr">
         <is>
-          <t>185.248.32.0/24</t>
+          <t>185.244.52.0/22</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="2" t="inlineStr">
         <is>
-          <t>185.249.10.0/24</t>
+          <t>185.246.4.0/22</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="3" t="inlineStr">
         <is>
-          <t>185.249.9.0/24</t>
+          <t>185.248.32.0/24</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="2" t="inlineStr">
         <is>
-          <t>185.25.172.0/22</t>
+          <t>185.249.10.0/24</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="3" t="inlineStr">
         <is>
-          <t>185.251.76.0/22</t>
+          <t>185.249.9.0/24</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="2" t="inlineStr">
         <is>
-          <t>185.252.200.0/24</t>
+          <t>185.25.172.0/22</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="3" t="inlineStr">
         <is>
-          <t>185.252.28.0/22</t>
+          <t>185.251.76.0/22</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="2" t="inlineStr">
         <is>
-          <t>185.252.84.0/24</t>
+          <t>185.252.200.0/24</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="3" t="inlineStr">
         <is>
-          <t>185.252.85.0/24</t>
+          <t>185.252.28.0/22</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="2" t="inlineStr">
         <is>
-          <t>185.252.86.0/24</t>
+          <t>185.252.84.0/24</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="3" t="inlineStr">
         <is>
-          <t>185.254.108.0/22</t>
+          <t>185.252.85.0/24</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="2" t="inlineStr">
         <is>
-          <t>185.254.165.0/24</t>
+          <t>185.252.86.0/24</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="3" t="inlineStr">
         <is>
-          <t>185.254.166.0/24</t>
+          <t>185.254.108.0/22</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="2" t="inlineStr">
         <is>
-          <t>185.255.208.0/22</t>
+          <t>185.254.165.0/24</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="3" t="inlineStr">
         <is>
-          <t>185.255.88.0/22</t>
+          <t>185.254.166.0/24</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="2" t="inlineStr">
         <is>
-          <t>185.255.98.0/23</t>
+          <t>185.255.208.0/22</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="3" t="inlineStr">
         <is>
-          <t>185.26.232.0/22</t>
+          <t>185.255.88.0/22</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="2" t="inlineStr">
         <is>
-          <t>185.26.32.0/22</t>
+          <t>185.255.98.0/23</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="3" t="inlineStr">
         <is>
-          <t>185.27.44.0/24</t>
+          <t>185.26.232.0/22</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="2" t="inlineStr">
         <is>
-          <t>185.27.45.0/24</t>
+          <t>185.26.32.0/22</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="3" t="inlineStr">
         <is>
-          <t>185.29.220.0/22</t>
+          <t>185.27.44.0/24</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="2" t="inlineStr">
         <is>
-          <t>185.3.124.0/22</t>
+          <t>185.27.45.0/24</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="3" t="inlineStr">
         <is>
-          <t>185.3.200.0/22</t>
+          <t>185.29.220.0/22</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="2" t="inlineStr">
         <is>
-          <t>185.3.212.0/22</t>
+          <t>185.3.124.0/22</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="3" t="inlineStr">
         <is>
-          <t>185.30.4.0/22</t>
+          <t>185.3.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="2" t="inlineStr">
         <is>
-          <t>185.30.76.0/22</t>
+          <t>185.3.212.0/22</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="3" t="inlineStr">
         <is>
-          <t>185.31.124.0/22</t>
+          <t>185.30.4.0/22</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="2" t="inlineStr">
         <is>
-          <t>185.31.8.0/24</t>
+          <t>185.30.76.0/22</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="3" t="inlineStr">
         <is>
-          <t>185.32.128.0/22</t>
+          <t>185.31.124.0/22</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="2" t="inlineStr">
         <is>
-          <t>185.33.25.0/24</t>
+          <t>185.31.8.0/24</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="3" t="inlineStr">
         <is>
-          <t>185.34.160.0/22</t>
+          <t>185.32.128.0/22</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="2" t="inlineStr">
         <is>
-          <t>185.36.145.0/24</t>
+          <t>185.33.25.0/24</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="3" t="inlineStr">
         <is>
-          <t>185.36.228.0/24</t>
+          <t>185.34.160.0/22</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="2" t="inlineStr">
         <is>
-          <t>185.36.231.0/24</t>
+          <t>185.36.145.0/24</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="3" t="inlineStr">
         <is>
-          <t>185.37.52.0/22</t>
+          <t>185.36.228.0/24</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="2" t="inlineStr">
         <is>
-          <t>185.4.0.0/22</t>
+          <t>185.36.231.0/24</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="3" t="inlineStr">
         <is>
-          <t>185.4.104.0/22</t>
+          <t>185.37.52.0/22</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="2" t="inlineStr">
         <is>
-          <t>185.4.16.0/22</t>
+          <t>185.4.0.0/22</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="3" t="inlineStr">
         <is>
-          <t>185.4.28.0/22</t>
+          <t>185.4.104.0/22</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="2" t="inlineStr">
         <is>
-          <t>185.40.16.0/24</t>
+          <t>185.4.16.0/22</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="3" t="inlineStr">
         <is>
-          <t>185.40.240.0/22</t>
+          <t>185.4.28.0/22</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="2" t="inlineStr">
         <is>
-          <t>185.41.0.0/22</t>
+          <t>185.40.16.0/24</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="3" t="inlineStr">
         <is>
-          <t>185.41.220.0/22</t>
+          <t>185.40.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="2" t="inlineStr">
         <is>
-          <t>185.42.212.0/22</t>
+          <t>185.41.0.0/22</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="3" t="inlineStr">
         <is>
-          <t>185.42.224.0/22</t>
+          <t>185.41.220.0/22</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="2" t="inlineStr">
         <is>
-          <t>185.43.33.0/24</t>
+          <t>185.42.212.0/22</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="3" t="inlineStr">
         <is>
-          <t>185.44.100.0/22</t>
+          <t>185.42.224.0/22</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="2" t="inlineStr">
         <is>
-          <t>185.44.112.0/22</t>
+          <t>185.43.33.0/24</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="3" t="inlineStr">
         <is>
-          <t>185.44.36.0/22</t>
+          <t>185.44.100.0/22</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="2" t="inlineStr">
         <is>
-          <t>185.45.188.0/22</t>
+          <t>185.44.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="3" t="inlineStr">
         <is>
-          <t>185.46.0.0/22</t>
+          <t>185.44.36.0/22</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="2" t="inlineStr">
         <is>
-          <t>185.46.108.0/22</t>
+          <t>185.45.188.0/22</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="3" t="inlineStr">
         <is>
-          <t>185.46.216.0/22</t>
+          <t>185.46.0.0/22</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="2" t="inlineStr">
         <is>
-          <t>185.47.48.0/22</t>
+          <t>185.46.108.0/22</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="3" t="inlineStr">
         <is>
-          <t>185.49.104.0/23</t>
+          <t>185.46.216.0/22</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="2" t="inlineStr">
         <is>
-          <t>185.49.106.0/23</t>
+          <t>185.47.48.0/22</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="3" t="inlineStr">
         <is>
-          <t>185.49.174.0/24</t>
+          <t>185.49.104.0/24</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="2" t="inlineStr">
         <is>
-          <t>185.49.231.0/24</t>
+          <t>185.49.105.0/24</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="3" t="inlineStr">
         <is>
-          <t>185.49.84.0/22</t>
+          <t>185.49.106.0/23</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="2" t="inlineStr">
         <is>
-          <t>185.49.96.0/22</t>
+          <t>185.49.174.0/24</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="3" t="inlineStr">
         <is>
-          <t>185.5.156.0/22</t>
+          <t>185.49.231.0/24</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="2" t="inlineStr">
         <is>
-          <t>185.5.213.0/24</t>
+          <t>185.49.84.0/22</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="3" t="inlineStr">
         <is>
-          <t>185.50.36.0/24</t>
+          <t>185.49.96.0/22</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="2" t="inlineStr">
         <is>
-          <t>185.50.37.0/24</t>
+          <t>185.5.156.0/22</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="3" t="inlineStr">
         <is>
-          <t>185.50.38.0/23</t>
+          <t>185.5.213.0/24</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="2" t="inlineStr">
         <is>
-          <t>185.51.200.0/22</t>
+          <t>185.50.36.0/24</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="3" t="inlineStr">
         <is>
-          <t>185.51.40.0/22</t>
+          <t>185.50.37.0/24</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="2" t="inlineStr">
         <is>
-          <t>185.53.140.0/22</t>
+          <t>185.50.38.0/23</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="3" t="inlineStr">
         <is>
-          <t>185.55.224.0/22</t>
+          <t>185.51.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="2" t="inlineStr">
         <is>
-          <t>185.56.92.0/22</t>
+          <t>185.51.40.0/22</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="3" t="inlineStr">
         <is>
-          <t>185.56.96.0/22</t>
+          <t>185.53.140.0/22</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="2" t="inlineStr">
         <is>
-          <t>185.57.132.0/22</t>
+          <t>185.55.224.0/22</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="3" t="inlineStr">
         <is>
-          <t>185.57.164.0/22</t>
+          <t>185.56.92.0/22</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="2" t="inlineStr">
         <is>
-          <t>185.57.200.0/22</t>
+          <t>185.56.96.0/22</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="3" t="inlineStr">
         <is>
-          <t>185.58.240.0/22</t>
+          <t>185.57.132.0/22</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="2" t="inlineStr">
         <is>
-          <t>185.59.112.0/23</t>
+          <t>185.57.164.0/22</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="3" t="inlineStr">
         <is>
-          <t>185.60.136.0/22</t>
+          <t>185.57.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="2" t="inlineStr">
         <is>
-          <t>185.60.32.0/22</t>
+          <t>185.58.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="3" t="inlineStr">
         <is>
-          <t>185.60.59.0/24</t>
+          <t>185.59.112.0/23</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="2" t="inlineStr">
         <is>
-          <t>185.62.232.0/22</t>
+          <t>185.60.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="3" t="inlineStr">
         <is>
-          <t>185.63.113.0/24</t>
+          <t>185.60.32.0/22</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="2" t="inlineStr">
         <is>
-          <t>185.63.114.0/24</t>
+          <t>185.60.59.0/24</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="3" t="inlineStr">
         <is>
-          <t>185.63.236.0/22</t>
+          <t>185.62.232.0/22</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="2" t="inlineStr">
         <is>
-          <t>185.64.176.0/22</t>
+          <t>185.63.113.0/24</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="3" t="inlineStr">
         <is>
-          <t>185.65.118.0/24</t>
+          <t>185.63.114.0/24</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="2" t="inlineStr">
         <is>
-          <t>185.66.224.0/22</t>
+          <t>185.63.236.0/22</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="3" t="inlineStr">
         <is>
-          <t>185.66.228.0/22</t>
+          <t>185.64.176.0/22</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="2" t="inlineStr">
         <is>
-          <t>185.67.100.0/22</t>
+          <t>185.65.118.0/24</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="3" t="inlineStr">
         <is>
-          <t>185.67.12.0/22</t>
+          <t>185.66.224.0/22</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="2" t="inlineStr">
         <is>
-          <t>185.67.156.0/22</t>
+          <t>185.66.228.0/22</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="3" t="inlineStr">
         <is>
-          <t>185.67.212.0/22</t>
+          <t>185.67.100.0/22</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="2" t="inlineStr">
         <is>
-          <t>185.69.108.0/22</t>
+          <t>185.67.12.0/22</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="3" t="inlineStr">
         <is>
-          <t>185.7.172.0/24</t>
+          <t>185.67.156.0/22</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="2" t="inlineStr">
         <is>
-          <t>185.7.212.0/24</t>
+          <t>185.67.212.0/22</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="3" t="inlineStr">
         <is>
-          <t>185.70.60.0/22</t>
+          <t>185.69.108.0/22</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="2" t="inlineStr">
         <is>
-          <t>185.71.152.0/22</t>
+          <t>185.7.172.0/24</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="3" t="inlineStr">
         <is>
-          <t>185.71.192.0/22</t>
+          <t>185.7.212.0/24</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="2" t="inlineStr">
         <is>
-          <t>185.72.24.0/22</t>
+          <t>185.70.60.0/22</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="3" t="inlineStr">
         <is>
-          <t>185.72.80.0/22</t>
+          <t>185.71.152.0/22</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="2" t="inlineStr">
         <is>
-          <t>185.73.0.0/22</t>
+          <t>185.71.192.0/22</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="3" t="inlineStr">
         <is>
-          <t>185.73.112.0/22</t>
+          <t>185.72.24.0/22</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="2" t="inlineStr">
         <is>
-          <t>185.73.226.0/24</t>
+          <t>185.72.80.0/22</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="3" t="inlineStr">
         <is>
-          <t>185.73.76.0/22</t>
+          <t>185.73.0.0/22</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="2" t="inlineStr">
         <is>
-          <t>185.74.164.0/22</t>
+          <t>185.73.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="3" t="inlineStr">
         <is>
-          <t>185.74.221.0/24</t>
+          <t>185.73.226.0/24</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="2" t="inlineStr">
         <is>
-          <t>185.75.196.0/22</t>
+          <t>185.73.76.0/22</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="3" t="inlineStr">
         <is>
-          <t>185.75.204.0/22</t>
+          <t>185.74.164.0/22</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="2" t="inlineStr">
         <is>
-          <t>185.76.248.0/22</t>
+          <t>185.74.221.0/24</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="3" t="inlineStr">
         <is>
-          <t>185.77.21.0/24</t>
+          <t>185.75.196.0/22</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="2" t="inlineStr">
         <is>
-          <t>185.78.20.0/22</t>
+          <t>185.75.204.0/22</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="3" t="inlineStr">
         <is>
-          <t>185.79.156.0/22</t>
+          <t>185.76.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="2" t="inlineStr">
         <is>
-          <t>185.79.16.0/24</t>
+          <t>185.77.21.0/24</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="3" t="inlineStr">
         <is>
-          <t>185.79.60.0/22</t>
+          <t>185.78.20.0/22</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="2" t="inlineStr">
         <is>
-          <t>185.79.96.0/22</t>
+          <t>185.79.156.0/22</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="3" t="inlineStr">
         <is>
-          <t>185.8.172.0/22</t>
+          <t>185.79.16.0/24</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="2" t="inlineStr">
         <is>
-          <t>185.80.100.0/22</t>
+          <t>185.79.60.0/22</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="3" t="inlineStr">
         <is>
-          <t>185.80.198.0/23</t>
+          <t>185.79.96.0/22</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="2" t="inlineStr">
         <is>
-          <t>185.81.40.0/22</t>
+          <t>185.8.172.0/22</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="3" t="inlineStr">
         <is>
-          <t>185.81.96.0/22</t>
+          <t>185.80.100.0/22</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="2" t="inlineStr">
         <is>
-          <t>185.82.136.0/22</t>
+          <t>185.80.198.0/23</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="3" t="inlineStr">
         <is>
-          <t>185.82.164.0/22</t>
+          <t>185.81.40.0/22</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="2" t="inlineStr">
         <is>
-          <t>185.82.180.0/22</t>
+          <t>185.81.96.0/22</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="3" t="inlineStr">
         <is>
-          <t>185.82.28.0/22</t>
+          <t>185.82.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="2" t="inlineStr">
         <is>
-          <t>185.82.64.0/22</t>
+          <t>185.82.164.0/22</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="3" t="inlineStr">
         <is>
-          <t>185.83.112.0/22</t>
+          <t>185.82.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="2" t="inlineStr">
         <is>
-          <t>185.83.180.0/24</t>
+          <t>185.82.28.0/22</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="3" t="inlineStr">
         <is>
-          <t>185.83.181.0/24</t>
+          <t>185.82.64.0/22</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="2" t="inlineStr">
         <is>
-          <t>185.83.182.0/24</t>
+          <t>185.83.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="3" t="inlineStr">
         <is>
-          <t>185.83.183.0/24</t>
+          <t>185.83.180.0/24</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="2" t="inlineStr">
         <is>
-          <t>185.83.184.0/22</t>
+          <t>185.83.181.0/24</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="3" t="inlineStr">
         <is>
-          <t>185.83.196.0/22</t>
+          <t>185.83.182.0/24</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="2" t="inlineStr">
         <is>
-          <t>185.83.208.0/22</t>
+          <t>185.83.183.0/24</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="3" t="inlineStr">
         <is>
-          <t>185.83.28.0/22</t>
+          <t>185.83.184.0/22</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="2" t="inlineStr">
         <is>
-          <t>185.83.76.0/22</t>
+          <t>185.83.196.0/22</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="3" t="inlineStr">
         <is>
-          <t>185.83.80.0/22</t>
+          <t>185.83.208.0/22</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="2" t="inlineStr">
         <is>
-          <t>185.83.88.0/24</t>
+          <t>185.83.28.0/22</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="3" t="inlineStr">
         <is>
-          <t>185.83.89.0/24</t>
+          <t>185.83.76.0/22</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="2" t="inlineStr">
         <is>
-          <t>185.83.90.0/23</t>
+          <t>185.83.80.0/22</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="3" t="inlineStr">
         <is>
-          <t>185.84.156.0/24</t>
+          <t>185.83.88.0/24</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="2" t="inlineStr">
         <is>
-          <t>185.84.157.0/24</t>
+          <t>185.83.89.0/24</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="3" t="inlineStr">
         <is>
-          <t>185.84.158.0/24</t>
+          <t>185.83.90.0/23</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="2" t="inlineStr">
         <is>
-          <t>185.84.159.0/24</t>
+          <t>185.84.156.0/24</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="3" t="inlineStr">
         <is>
-          <t>185.84.160.0/22</t>
+          <t>185.84.157.0/24</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="2" t="inlineStr">
         <is>
-          <t>185.84.220.0/22</t>
+          <t>185.84.158.0/24</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="3" t="inlineStr">
         <is>
-          <t>185.84.226.0/24</t>
+          <t>185.84.159.0/24</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="2" t="inlineStr">
         <is>
-          <t>185.85.136.0/22</t>
+          <t>185.84.160.0/22</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="3" t="inlineStr">
         <is>
-          <t>185.85.68.0/22</t>
+          <t>185.84.220.0/22</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="2" t="inlineStr">
         <is>
-          <t>185.86.180.0/22</t>
+          <t>185.84.226.0/24</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="3" t="inlineStr">
         <is>
-          <t>185.86.36.0/22</t>
+          <t>185.85.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="2" t="inlineStr">
         <is>
-          <t>185.88.152.0/22</t>
+          <t>185.85.68.0/22</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="3" t="inlineStr">
         <is>
-          <t>185.88.176.0/22</t>
+          <t>185.86.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="2" t="inlineStr">
         <is>
-          <t>185.88.252.0/22</t>
+          <t>185.86.36.0/22</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="3" t="inlineStr">
         <is>
-          <t>185.88.48.0/22</t>
+          <t>185.88.152.0/22</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="2" t="inlineStr">
         <is>
-          <t>185.89.112.0/22</t>
+          <t>185.88.176.0/22</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="3" t="inlineStr">
         <is>
-          <t>185.89.22.0/24</t>
+          <t>185.88.252.0/22</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="2" t="inlineStr">
         <is>
-          <t>185.92.4.0/22</t>
+          <t>185.88.48.0/22</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="3" t="inlineStr">
         <is>
-          <t>185.92.40.0/22</t>
+          <t>185.89.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="2" t="inlineStr">
         <is>
-          <t>185.92.8.0/22</t>
+          <t>185.89.22.0/24</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="3" t="inlineStr">
         <is>
-          <t>185.93.88.0/24</t>
+          <t>185.92.4.0/22</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="2" t="inlineStr">
         <is>
-          <t>185.93.89.0/24</t>
+          <t>185.92.40.0/22</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="3" t="inlineStr">
         <is>
-          <t>185.94.180.0/24</t>
+          <t>185.92.8.0/22</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="2" t="inlineStr">
         <is>
-          <t>185.94.181.0/24</t>
+          <t>185.93.88.0/24</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="3" t="inlineStr">
         <is>
-          <t>185.94.96.0/22</t>
+          <t>185.93.89.0/24</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="2" t="inlineStr">
         <is>
-          <t>185.95.152.0/22</t>
+          <t>185.94.180.0/24</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="3" t="inlineStr">
         <is>
-          <t>185.95.180.0/22</t>
+          <t>185.94.181.0/24</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="2" t="inlineStr">
         <is>
-          <t>185.95.60.0/22</t>
+          <t>185.94.96.0/22</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="3" t="inlineStr">
         <is>
-          <t>185.96.240.0/22</t>
+          <t>185.95.152.0/22</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="2" t="inlineStr">
         <is>
-          <t>185.97.116.0/22</t>
+          <t>185.95.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="3" t="inlineStr">
         <is>
-          <t>185.98.112.0/22</t>
+          <t>185.95.60.0/22</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="2" t="inlineStr">
         <is>
-          <t>185.99.212.0/22</t>
+          <t>185.96.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="3" t="inlineStr">
         <is>
-          <t>188.0.240.0/23</t>
+          <t>185.97.116.0/22</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="2" t="inlineStr">
         <is>
-          <t>188.0.242.0/23</t>
+          <t>185.98.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="3" t="inlineStr">
         <is>
-          <t>188.0.244.0/22</t>
+          <t>185.99.212.0/22</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="2" t="inlineStr">
         <is>
-          <t>188.0.248.0/21</t>
+          <t>185.99.246.0/24</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="3" t="inlineStr">
         <is>
-          <t>188.118.64.0/18</t>
+          <t>185.99.247.0/24</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="2" t="inlineStr">
         <is>
-          <t>188.121.128.0/19</t>
+          <t>188.0.240.0/23</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="3" t="inlineStr">
         <is>
-          <t>188.121.96.0/19</t>
+          <t>188.0.242.0/23</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="2" t="inlineStr">
         <is>
-          <t>188.122.96.0/19</t>
+          <t>188.0.244.0/22</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="3" t="inlineStr">
         <is>
-          <t>188.136.128.0/21</t>
+          <t>188.0.248.0/21</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="2" t="inlineStr">
         <is>
-          <t>188.136.136.0/22</t>
+          <t>188.118.64.0/18</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="3" t="inlineStr">
         <is>
-          <t>188.136.140.0/22</t>
+          <t>188.121.128.0/19</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="2" t="inlineStr">
         <is>
-          <t>188.136.144.0/20</t>
+          <t>188.121.96.0/19</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="3" t="inlineStr">
         <is>
-          <t>188.136.160.0/19</t>
+          <t>188.122.96.0/19</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="2" t="inlineStr">
         <is>
-          <t>188.136.192.0/19</t>
+          <t>188.136.128.0/21</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="3" t="inlineStr">
         <is>
-          <t>188.158.0.0/16</t>
+          <t>188.136.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="2" t="inlineStr">
         <is>
-          <t>188.159.0.0/17</t>
+          <t>188.136.140.0/22</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="3" t="inlineStr">
         <is>
-          <t>188.159.128.0/18</t>
+          <t>188.136.144.0/20</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="2" t="inlineStr">
         <is>
-          <t>188.159.192.0/19</t>
+          <t>188.136.160.0/19</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="3" t="inlineStr">
         <is>
-          <t>188.191.176.0/21</t>
+          <t>188.136.192.0/19</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="2" t="inlineStr">
         <is>
-          <t>188.208.144.0/20</t>
+          <t>188.158.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="3" t="inlineStr">
         <is>
-          <t>188.208.160.0/19</t>
+          <t>188.159.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="2" t="inlineStr">
         <is>
-          <t>188.208.200.0/22</t>
+          <t>188.159.128.0/18</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="3" t="inlineStr">
         <is>
-          <t>188.208.208.0/21</t>
+          <t>188.159.192.0/19</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="2" t="inlineStr">
         <is>
-          <t>188.208.224.0/19</t>
+          <t>188.191.176.0/21</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="3" t="inlineStr">
         <is>
-          <t>188.208.56.0/21</t>
+          <t>188.208.144.0/20</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="2" t="inlineStr">
         <is>
-          <t>188.208.64.0/19</t>
+          <t>188.208.160.0/19</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="3" t="inlineStr">
         <is>
-          <t>188.209.0.0/21</t>
+          <t>188.208.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="2" t="inlineStr">
         <is>
-          <t>188.209.116.0/22</t>
+          <t>188.208.208.0/21</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="3" t="inlineStr">
         <is>
-          <t>188.209.152.0/23</t>
+          <t>188.208.224.0/19</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="2" t="inlineStr">
         <is>
-          <t>188.209.16.0/20</t>
+          <t>188.208.56.0/21</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="3" t="inlineStr">
         <is>
-          <t>188.209.192.0/20</t>
+          <t>188.208.64.0/19</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="2" t="inlineStr">
         <is>
-          <t>188.209.32.0/20</t>
+          <t>188.209.0.0/21</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="3" t="inlineStr">
         <is>
-          <t>188.209.64.0/20</t>
+          <t>188.209.116.0/22</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="2" t="inlineStr">
         <is>
-          <t>188.209.8.0/21</t>
+          <t>188.209.152.0/23</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="3" t="inlineStr">
         <is>
-          <t>188.210.128.0/18</t>
+          <t>188.209.16.0/20</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="2" t="inlineStr">
         <is>
-          <t>188.210.192.0/20</t>
+          <t>188.209.192.0/20</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="3" t="inlineStr">
         <is>
-          <t>188.210.232.0/22</t>
+          <t>188.209.32.0/20</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="2" t="inlineStr">
         <is>
-          <t>188.210.64.0/20</t>
+          <t>188.209.64.0/20</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="3" t="inlineStr">
         <is>
-          <t>188.210.80.0/21</t>
+          <t>188.209.8.0/21</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="2" t="inlineStr">
         <is>
-          <t>188.210.96.0/19</t>
+          <t>188.210.128.0/18</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="3" t="inlineStr">
         <is>
-          <t>188.211.0.0/20</t>
+          <t>188.210.192.0/20</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="2" t="inlineStr">
         <is>
-          <t>188.211.128.0/19</t>
+          <t>188.210.232.0/22</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="3" t="inlineStr">
         <is>
-          <t>188.211.176.0/20</t>
+          <t>188.210.64.0/20</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="2" t="inlineStr">
         <is>
-          <t>188.211.192.0/19</t>
+          <t>188.210.80.0/21</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="3" t="inlineStr">
         <is>
-          <t>188.211.32.0/19</t>
+          <t>188.210.96.0/19</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="2" t="inlineStr">
         <is>
-          <t>188.211.64.0/18</t>
+          <t>188.211.0.0/20</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="3" t="inlineStr">
         <is>
-          <t>188.212.144.0/21</t>
+          <t>188.211.128.0/19</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="2" t="inlineStr">
         <is>
-          <t>188.212.160.0/19</t>
+          <t>188.211.176.0/20</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="3" t="inlineStr">
         <is>
-          <t>188.212.200.0/21</t>
+          <t>188.211.192.0/19</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="2" t="inlineStr">
         <is>
-          <t>188.212.208.0/20</t>
+          <t>188.211.32.0/19</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="3" t="inlineStr">
         <is>
-          <t>188.212.22.0/24</t>
+          <t>188.211.64.0/18</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="2" t="inlineStr">
         <is>
-          <t>188.212.224.0/20</t>
+          <t>188.212.144.0/21</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="3" t="inlineStr">
         <is>
-          <t>188.212.240.0/21</t>
+          <t>188.212.160.0/19</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="2" t="inlineStr">
         <is>
-          <t>188.212.48.0/20</t>
+          <t>188.212.200.0/21</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="3" t="inlineStr">
         <is>
-          <t>188.212.64.0/19</t>
+          <t>188.212.208.0/20</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="2" t="inlineStr">
         <is>
-          <t>188.212.96.0/22</t>
+          <t>188.212.22.0/24</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="3" t="inlineStr">
         <is>
-          <t>188.213.144.0/20</t>
+          <t>188.212.224.0/20</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="2" t="inlineStr">
         <is>
-          <t>188.213.176.0/20</t>
+          <t>188.212.240.0/21</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="3" t="inlineStr">
         <is>
-          <t>188.213.192.0/21</t>
+          <t>188.212.48.0/20</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="2" t="inlineStr">
         <is>
-          <t>188.213.208.0/22</t>
+          <t>188.212.64.0/19</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="3" t="inlineStr">
         <is>
-          <t>188.213.64.0/20</t>
+          <t>188.212.96.0/22</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="2" t="inlineStr">
         <is>
-          <t>188.213.96.0/19</t>
+          <t>188.213.144.0/20</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="3" t="inlineStr">
         <is>
-          <t>188.214.120.0/23</t>
+          <t>188.213.176.0/20</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="2" t="inlineStr">
         <is>
-          <t>188.214.160.0/19</t>
+          <t>188.213.192.0/21</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="3" t="inlineStr">
         <is>
-          <t>188.214.216.0/21</t>
+          <t>188.213.208.0/22</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="2" t="inlineStr">
         <is>
-          <t>188.214.4.0/22</t>
+          <t>188.213.64.0/20</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="3" t="inlineStr">
         <is>
-          <t>188.214.84.0/22</t>
+          <t>188.213.96.0/19</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="2" t="inlineStr">
         <is>
-          <t>188.214.96.0/22</t>
+          <t>188.214.120.0/23</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="3" t="inlineStr">
         <is>
-          <t>188.215.128.0/20</t>
+          <t>188.214.160.0/19</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="2" t="inlineStr">
         <is>
-          <t>188.215.160.0/19</t>
+          <t>188.214.216.0/21</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="3" t="inlineStr">
         <is>
-          <t>188.215.192.0/19</t>
+          <t>188.214.4.0/22</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="2" t="inlineStr">
         <is>
-          <t>188.215.24.0/22</t>
+          <t>188.214.84.0/22</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="3" t="inlineStr">
         <is>
-          <t>188.215.240.0/22</t>
+          <t>188.214.96.0/22</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="2" t="inlineStr">
         <is>
-          <t>188.215.88.0/22</t>
+          <t>188.215.128.0/20</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="3" t="inlineStr">
         <is>
-          <t>188.229.0.0/17</t>
+          <t>188.215.160.0/19</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="2" t="inlineStr">
         <is>
-          <t>188.240.196.0/24</t>
+          <t>188.215.192.0/19</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="3" t="inlineStr">
         <is>
-          <t>188.240.212.0/24</t>
+          <t>188.215.24.0/22</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="2" t="inlineStr">
         <is>
-          <t>188.240.248.0/21</t>
+          <t>188.215.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="3" t="inlineStr">
         <is>
-          <t>188.253.32.0/19</t>
+          <t>188.215.88.0/22</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="2" t="inlineStr">
         <is>
-          <t>188.253.64.0/19</t>
+          <t>188.229.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="3" t="inlineStr">
         <is>
-          <t>188.75.64.0/18</t>
+          <t>188.240.196.0/24</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="2" t="inlineStr">
         <is>
-          <t>188.94.188.0/24</t>
+          <t>188.240.212.0/24</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="3" t="inlineStr">
         <is>
-          <t>188.95.198.0/24</t>
+          <t>188.240.248.0/21</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="2" t="inlineStr">
         <is>
-          <t>188.95.89.0/24</t>
+          <t>188.253.32.0/19</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="3" t="inlineStr">
         <is>
-          <t>192.15.0.0/16</t>
+          <t>188.253.64.0/19</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="2" t="inlineStr">
         <is>
-          <t>192.166.36.0/24</t>
+          <t>188.75.64.0/18</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="3" t="inlineStr">
         <is>
-          <t>192.166.37.0/24</t>
+          <t>188.94.188.0/24</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="2" t="inlineStr">
         <is>
-          <t>192.166.38.0/24</t>
+          <t>188.95.198.0/24</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="3" t="inlineStr">
         <is>
-          <t>193.0.156.0/24</t>
+          <t>188.95.89.0/24</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="2" t="inlineStr">
         <is>
-          <t>193.104.212.0/24</t>
+          <t>192.15.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="3" t="inlineStr">
         <is>
-          <t>193.104.22.0/24</t>
+          <t>192.166.36.0/24</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="2" t="inlineStr">
         <is>
-          <t>193.104.29.0/24</t>
+          <t>192.166.37.0/24</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="3" t="inlineStr">
         <is>
-          <t>193.105.153.0/24</t>
+          <t>192.166.38.0/24</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="2" t="inlineStr">
         <is>
-          <t>193.105.2.0/24</t>
+          <t>193.0.156.0/24</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="3" t="inlineStr">
         <is>
-          <t>193.105.234.0/24</t>
+          <t>193.104.212.0/24</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="2" t="inlineStr">
         <is>
-          <t>193.105.253.0/24</t>
+          <t>193.104.22.0/24</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="3" t="inlineStr">
         <is>
-          <t>193.105.6.0/24</t>
+          <t>193.104.29.0/24</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="2" t="inlineStr">
         <is>
-          <t>193.106.190.0/24</t>
+          <t>193.105.153.0/24</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="3" t="inlineStr">
         <is>
-          <t>193.107.44.0/24</t>
+          <t>193.105.2.0/24</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="2" t="inlineStr">
         <is>
-          <t>193.107.48.0/24</t>
+          <t>193.105.234.0/24</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="3" t="inlineStr">
         <is>
-          <t>193.109.56.0/24</t>
+          <t>193.105.253.0/24</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="2" t="inlineStr">
         <is>
-          <t>193.111.234.0/24</t>
+          <t>193.105.6.0/24</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="3" t="inlineStr">
         <is>
-          <t>193.111.235.0/24</t>
+          <t>193.106.190.0/24</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="2" t="inlineStr">
         <is>
-          <t>193.111.236.0/24</t>
+          <t>193.107.44.0/24</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="3" t="inlineStr">
         <is>
-          <t>193.134.100.0/23</t>
+          <t>193.107.48.0/24</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="2" t="inlineStr">
         <is>
-          <t>193.138.77.0/24</t>
+          <t>193.109.56.0/24</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="3" t="inlineStr">
         <is>
-          <t>193.141.126.0/23</t>
+          <t>193.111.234.0/24</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="2" t="inlineStr">
         <is>
-          <t>193.141.64.0/23</t>
+          <t>193.111.235.0/24</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="3" t="inlineStr">
         <is>
-          <t>193.142.232.0/23</t>
+          <t>193.111.236.0/24</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="2" t="inlineStr">
         <is>
-          <t>193.142.254.0/23</t>
+          <t>193.134.100.0/23</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="3" t="inlineStr">
         <is>
-          <t>193.148.64.0/22</t>
+          <t>193.138.77.0/24</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="2" t="inlineStr">
         <is>
-          <t>193.150.66.0/24</t>
+          <t>193.141.126.0/23</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="3" t="inlineStr">
         <is>
-          <t>193.151.128.0/19</t>
+          <t>193.141.64.0/23</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="2" t="inlineStr">
         <is>
-          <t>193.162.129.0/24</t>
+          <t>193.142.232.0/23</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="3" t="inlineStr">
         <is>
-          <t>193.163.73.0/24</t>
+          <t>193.142.254.0/23</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="2" t="inlineStr">
         <is>
-          <t>193.176.240.0/22</t>
+          <t>193.148.64.0/22</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="3" t="inlineStr">
         <is>
-          <t>193.176.97.0/24</t>
+          <t>193.150.66.0/24</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="2" t="inlineStr">
         <is>
-          <t>193.177.242.0/24</t>
+          <t>193.151.128.0/19</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="3" t="inlineStr">
         <is>
-          <t>193.177.245.0/24</t>
+          <t>193.162.129.0/24</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="2" t="inlineStr">
         <is>
-          <t>193.178.200.0/22</t>
+          <t>193.163.73.0/24</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="3" t="inlineStr">
         <is>
-          <t>193.186.215.0/24</t>
+          <t>193.176.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="2" t="inlineStr">
         <is>
-          <t>193.186.32.0/24</t>
+          <t>193.176.97.0/24</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="3" t="inlineStr">
         <is>
-          <t>193.189.122.0/23</t>
+          <t>193.177.242.0/24</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="2" t="inlineStr">
         <is>
-          <t>193.19.144.0/23</t>
+          <t>193.177.245.0/24</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="3" t="inlineStr">
         <is>
-          <t>193.19.147.0/24</t>
+          <t>193.178.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="2" t="inlineStr">
         <is>
-          <t>193.200.102.0/23</t>
+          <t>193.186.215.0/24</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="3" t="inlineStr">
         <is>
-          <t>193.200.148.0/24</t>
+          <t>193.186.32.0/24</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="2" t="inlineStr">
         <is>
-          <t>193.201.192.0/22</t>
+          <t>193.189.122.0/23</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="3" t="inlineStr">
         <is>
-          <t>193.201.23.0/24</t>
+          <t>193.19.144.0/23</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="2" t="inlineStr">
         <is>
-          <t>193.201.66.0/24</t>
+          <t>193.19.147.0/24</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="3" t="inlineStr">
         <is>
-          <t>193.201.72.0/23</t>
+          <t>193.200.102.0/23</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="2" t="inlineStr">
         <is>
-          <t>193.22.20.0/24</t>
+          <t>193.200.148.0/24</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="3" t="inlineStr">
         <is>
-          <t>193.222.51.0/24</t>
+          <t>193.201.192.0/22</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="2" t="inlineStr">
         <is>
-          <t>193.228.136.0/24</t>
+          <t>193.201.23.0/24</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="3" t="inlineStr">
         <is>
-          <t>193.228.168.0/23</t>
+          <t>193.201.66.0/24</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="2" t="inlineStr">
         <is>
-          <t>193.228.90.0/23</t>
+          <t>193.201.72.0/23</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="3" t="inlineStr">
         <is>
-          <t>193.24.103.0/24</t>
+          <t>193.22.20.0/24</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="2" t="inlineStr">
         <is>
-          <t>193.24.105.0/24</t>
+          <t>193.222.51.0/24</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="3" t="inlineStr">
         <is>
-          <t>193.24.118.0/24</t>
+          <t>193.228.136.0/24</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="2" t="inlineStr">
         <is>
-          <t>193.24.120.0/24</t>
+          <t>193.228.168.0/23</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="3" t="inlineStr">
         <is>
-          <t>193.242.125.0/24</t>
+          <t>193.228.90.0/23</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="2" t="inlineStr">
         <is>
-          <t>193.242.194.0/23</t>
+          <t>193.24.103.0/24</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="3" t="inlineStr">
         <is>
-          <t>193.246.174.0/23</t>
+          <t>193.24.105.0/24</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="2" t="inlineStr">
         <is>
-          <t>193.246.200.0/23</t>
+          <t>193.24.118.0/24</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="3" t="inlineStr">
         <is>
-          <t>193.27.9.0/24</t>
+          <t>193.24.120.0/24</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="2" t="inlineStr">
         <is>
-          <t>193.28.181.0/24</t>
+          <t>193.242.125.0/24</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="3" t="inlineStr">
         <is>
-          <t>193.29.50.0/24</t>
+          <t>193.242.194.0/23</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="2" t="inlineStr">
         <is>
-          <t>193.3.182.0/24</t>
+          <t>193.246.174.0/23</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="3" t="inlineStr">
         <is>
-          <t>193.3.231.0/24</t>
+          <t>193.246.200.0/23</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="2" t="inlineStr">
         <is>
-          <t>193.3.255.0/24</t>
+          <t>193.27.9.0/24</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="3" t="inlineStr">
         <is>
-          <t>193.3.31.0/24</t>
+          <t>193.28.181.0/24</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="2" t="inlineStr">
         <is>
-          <t>193.30.30.0/24</t>
+          <t>193.29.50.0/24</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="3" t="inlineStr">
         <is>
-          <t>193.32.80.0/23</t>
+          <t>193.3.182.0/24</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="2" t="inlineStr">
         <is>
-          <t>193.34.244.0/22</t>
+          <t>193.3.231.0/24</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="3" t="inlineStr">
         <is>
-          <t>193.35.230.0/24</t>
+          <t>193.3.255.0/24</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="2" t="inlineStr">
         <is>
-          <t>193.35.62.0/24</t>
+          <t>193.3.31.0/24</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="3" t="inlineStr">
         <is>
-          <t>193.36.92.0/24</t>
+          <t>193.30.30.0/24</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="2" t="inlineStr">
         <is>
-          <t>193.36.93.0/24</t>
+          <t>193.32.80.0/23</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="3" t="inlineStr">
         <is>
-          <t>193.37.37.0/24</t>
+          <t>193.34.244.0/22</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="2" t="inlineStr">
         <is>
-          <t>193.37.38.0/24</t>
+          <t>193.35.230.0/24</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="3" t="inlineStr">
         <is>
-          <t>193.38.247.0/24</t>
+          <t>193.35.62.0/24</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="2" t="inlineStr">
         <is>
-          <t>193.39.70.0/24</t>
+          <t>193.36.92.0/24</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="3" t="inlineStr">
         <is>
-          <t>193.41.206.0/24</t>
+          <t>193.36.93.0/24</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="2" t="inlineStr">
         <is>
-          <t>193.46.214.0/24</t>
+          <t>193.37.37.0/24</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="3" t="inlineStr">
         <is>
-          <t>193.5.44.0/24</t>
+          <t>193.37.38.0/24</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="2" t="inlineStr">
         <is>
-          <t>193.56.107.0/24</t>
+          <t>193.38.247.0/24</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="3" t="inlineStr">
         <is>
-          <t>193.56.118.0/24</t>
+          <t>193.39.70.0/24</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="2" t="inlineStr">
         <is>
-          <t>193.56.181.0/24</t>
+          <t>193.41.206.0/24</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="3" t="inlineStr">
         <is>
-          <t>193.56.59.0/24</t>
+          <t>193.46.214.0/24</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="2" t="inlineStr">
         <is>
-          <t>193.56.61.0/24</t>
+          <t>193.5.44.0/24</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="3" t="inlineStr">
         <is>
-          <t>193.8.139.0/24</t>
+          <t>193.56.107.0/24</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="2" t="inlineStr">
         <is>
-          <t>193.84.255.0/24</t>
+          <t>193.56.118.0/24</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="3" t="inlineStr">
         <is>
-          <t>193.9.24.0/24</t>
+          <t>193.56.181.0/24</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="2" t="inlineStr">
         <is>
-          <t>193.93.169.0/24</t>
+          <t>193.56.59.0/24</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="3" t="inlineStr">
         <is>
-          <t>193.93.171.0/24</t>
+          <t>193.56.61.0/24</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="2" t="inlineStr">
         <is>
-          <t>193.93.182.0/24</t>
+          <t>193.8.139.0/24</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="3" t="inlineStr">
         <is>
-          <t>194.0.234.0/24</t>
+          <t>193.84.255.0/24</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="2" t="inlineStr">
         <is>
-          <t>194.1.155.0/24</t>
+          <t>193.9.24.0/24</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="3" t="inlineStr">
         <is>
-          <t>194.107.116.0/24</t>
+          <t>193.93.169.0/24</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="2" t="inlineStr">
         <is>
-          <t>194.110.118.0/24</t>
+          <t>193.93.171.0/24</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="3" t="inlineStr">
         <is>
-          <t>194.110.24.0/24</t>
+          <t>193.93.182.0/24</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="2" t="inlineStr">
         <is>
-          <t>194.113.116.0/24</t>
+          <t>194.0.234.0/24</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="3" t="inlineStr">
         <is>
-          <t>194.117.64.0/24</t>
+          <t>194.1.155.0/24</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="2" t="inlineStr">
         <is>
-          <t>194.117.82.0/24</t>
+          <t>194.107.116.0/24</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="3" t="inlineStr">
         <is>
-          <t>194.143.140.0/23</t>
+          <t>194.110.118.0/24</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="2" t="inlineStr">
         <is>
-          <t>194.145.119.0/24</t>
+          <t>194.110.24.0/24</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="3" t="inlineStr">
         <is>
-          <t>194.146.148.0/22</t>
+          <t>194.113.116.0/24</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="2" t="inlineStr">
         <is>
-          <t>194.146.68.0/24</t>
+          <t>194.117.64.0/24</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="3" t="inlineStr">
         <is>
-          <t>194.146.69.0/24</t>
+          <t>194.117.82.0/24</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="2" t="inlineStr">
         <is>
-          <t>194.147.140.0/24</t>
+          <t>194.143.140.0/23</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="3" t="inlineStr">
         <is>
-          <t>194.147.142.0/24</t>
+          <t>194.145.119.0/24</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="2" t="inlineStr">
         <is>
-          <t>194.147.150.0/24</t>
+          <t>194.146.148.0/22</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="3" t="inlineStr">
         <is>
-          <t>194.147.164.0/22</t>
+          <t>194.146.68.0/24</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="2" t="inlineStr">
         <is>
-          <t>194.147.170.0/24</t>
+          <t>194.146.69.0/24</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="3" t="inlineStr">
         <is>
-          <t>194.147.212.0/24</t>
+          <t>194.147.140.0/24</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="2" t="inlineStr">
         <is>
-          <t>194.147.222.0/24</t>
+          <t>194.147.142.0/24</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="3" t="inlineStr">
         <is>
-          <t>194.150.165.0/24</t>
+          <t>194.147.150.0/24</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="2" t="inlineStr">
         <is>
-          <t>194.150.68.0/22</t>
+          <t>194.147.164.0/22</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="3" t="inlineStr">
         <is>
-          <t>194.156.140.0/22</t>
+          <t>194.147.170.0/24</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="2" t="inlineStr">
         <is>
-          <t>194.156.77.0/24</t>
+          <t>194.147.212.0/24</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="3" t="inlineStr">
         <is>
-          <t>194.180.11.0/24</t>
+          <t>194.147.222.0/24</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="2" t="inlineStr">
         <is>
-          <t>194.180.208.0/23</t>
+          <t>194.150.165.0/24</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="3" t="inlineStr">
         <is>
-          <t>194.180.224.0/23</t>
+          <t>194.150.68.0/22</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="2" t="inlineStr">
         <is>
-          <t>194.180.238.0/24</t>
+          <t>194.156.140.0/22</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="3" t="inlineStr">
         <is>
-          <t>194.213.118.0/24</t>
+          <t>194.156.77.0/24</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="2" t="inlineStr">
         <is>
-          <t>194.225.0.0/16</t>
+          <t>194.180.11.0/24</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="3" t="inlineStr">
         <is>
-          <t>194.242.22.0/24</t>
+          <t>194.180.208.0/23</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="2" t="inlineStr">
         <is>
-          <t>194.246.34.0/24</t>
+          <t>194.180.224.0/23</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="3" t="inlineStr">
         <is>
-          <t>194.26.117.0/24</t>
+          <t>194.180.238.0/24</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="2" t="inlineStr">
         <is>
-          <t>194.26.195.0/24</t>
+          <t>194.213.118.0/24</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="3" t="inlineStr">
         <is>
-          <t>194.26.64.0/24</t>
+          <t>194.225.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="2" t="inlineStr">
         <is>
-          <t>194.26.66.0/24</t>
+          <t>194.242.22.0/24</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="3" t="inlineStr">
         <is>
-          <t>194.26.99.0/24</t>
+          <t>194.246.34.0/24</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="2" t="inlineStr">
         <is>
-          <t>194.29.79.0/24</t>
+          <t>194.26.117.0/24</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="3" t="inlineStr">
         <is>
-          <t>194.31.108.0/24</t>
+          <t>194.26.195.0/24</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="2" t="inlineStr">
         <is>
-          <t>194.32.209.0/24</t>
+          <t>194.26.64.0/24</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="3" t="inlineStr">
         <is>
-          <t>194.32.213.0/24</t>
+          <t>194.26.66.0/24</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="2" t="inlineStr">
         <is>
-          <t>194.32.214.0/24</t>
+          <t>194.26.99.0/24</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="3" t="inlineStr">
         <is>
-          <t>194.32.215.0/24</t>
+          <t>194.29.79.0/24</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="2" t="inlineStr">
         <is>
-          <t>194.33.104.0/22</t>
+          <t>194.31.108.0/24</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="3" t="inlineStr">
         <is>
-          <t>194.33.122.0/23</t>
+          <t>194.32.209.0/24</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="2" t="inlineStr">
         <is>
-          <t>194.33.124.0/24</t>
+          <t>194.32.213.0/24</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="3" t="inlineStr">
         <is>
-          <t>194.33.125.0-194.33.127.255</t>
+          <t>194.32.214.0/24</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="2" t="inlineStr">
         <is>
-          <t>194.34.160.0/22</t>
+          <t>194.32.215.0/24</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="3" t="inlineStr">
         <is>
-          <t>194.36.0.0/24</t>
+          <t>194.33.104.0/22</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="2" t="inlineStr">
         <is>
-          <t>194.36.172.0/22</t>
+          <t>194.33.122.0/23</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="3" t="inlineStr">
         <is>
-          <t>194.39.248.0/24</t>
+          <t>194.33.124.0/24</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="2" t="inlineStr">
         <is>
-          <t>194.39.254.0/24</t>
+          <t>194.33.125.0-194.33.127.255</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="3" t="inlineStr">
         <is>
-          <t>194.39.36.0/22</t>
+          <t>194.34.160.0/22</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="2" t="inlineStr">
         <is>
-          <t>194.41.48.0/22</t>
+          <t>194.36.0.0/24</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="3" t="inlineStr">
         <is>
-          <t>194.48.197.0/24</t>
+          <t>194.36.172.0/22</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="2" t="inlineStr">
         <is>
-          <t>194.48.198.0/24</t>
+          <t>194.39.248.0/24</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="3" t="inlineStr">
         <is>
-          <t>194.5.16.0/24</t>
+          <t>194.39.254.0/24</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="2" t="inlineStr">
         <is>
-          <t>194.5.175.0/24</t>
+          <t>194.39.36.0/22</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="3" t="inlineStr">
         <is>
-          <t>194.5.176.0/22</t>
+          <t>194.41.48.0/22</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="2" t="inlineStr">
         <is>
-          <t>194.5.188.0/24</t>
+          <t>194.48.197.0/24</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="3" t="inlineStr">
         <is>
-          <t>194.5.195.0/24</t>
+          <t>194.48.198.0/24</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="2" t="inlineStr">
         <is>
-          <t>194.5.205.0/24</t>
+          <t>194.5.16.0/24</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="3" t="inlineStr">
         <is>
-          <t>194.5.40.0/22</t>
+          <t>194.5.175.0/24</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="2" t="inlineStr">
         <is>
-          <t>194.5.50.0/24</t>
+          <t>194.5.176.0/22</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="3" t="inlineStr">
         <is>
-          <t>194.5.54.0/24</t>
+          <t>194.5.188.0/24</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="2" t="inlineStr">
         <is>
-          <t>194.50.204.0/24</t>
+          <t>194.5.195.0/24</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="3" t="inlineStr">
         <is>
-          <t>194.50.209.0/24</t>
+          <t>194.5.205.0/24</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="2" t="inlineStr">
         <is>
-          <t>194.50.216.0/24</t>
+          <t>194.5.40.0/22</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="3" t="inlineStr">
         <is>
-          <t>194.50.218.0/24</t>
+          <t>194.5.50.0/24</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="2" t="inlineStr">
         <is>
-          <t>194.50.42.0/24</t>
+          <t>194.5.54.0/24</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="3" t="inlineStr">
         <is>
-          <t>194.53.118.0/23</t>
+          <t>194.50.204.0/24</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="2" t="inlineStr">
         <is>
-          <t>194.53.122.0/23</t>
+          <t>194.50.209.0/24</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="3" t="inlineStr">
         <is>
-          <t>194.56.148.0/24</t>
+          <t>194.50.216.0/24</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="2" t="inlineStr">
         <is>
-          <t>194.59.170.0/23</t>
+          <t>194.50.218.0/24</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="3" t="inlineStr">
         <is>
-          <t>194.59.214.0/24</t>
+          <t>194.50.42.0/24</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="2" t="inlineStr">
         <is>
-          <t>194.59.215.0/24</t>
+          <t>194.53.118.0/23</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="3" t="inlineStr">
         <is>
-          <t>194.60.208.0/22</t>
+          <t>194.53.122.0/23</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="2" t="inlineStr">
         <is>
-          <t>194.60.228.0/22</t>
+          <t>194.56.148.0/24</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="3" t="inlineStr">
         <is>
-          <t>194.61.3.0/24</t>
+          <t>194.59.170.0/23</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="2" t="inlineStr">
         <is>
-          <t>194.62.17.0/24</t>
+          <t>194.59.214.0/24</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="3" t="inlineStr">
         <is>
-          <t>194.62.43.0/24</t>
+          <t>194.59.215.0/24</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="2" t="inlineStr">
         <is>
-          <t>194.88.232.0/24</t>
+          <t>194.60.208.0/22</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="3" t="inlineStr">
         <is>
-          <t>194.9.56.0/23</t>
+          <t>194.60.228.0/24</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="2" t="inlineStr">
         <is>
-          <t>194.9.80.0/23</t>
+          <t>194.60.229.0/24</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="3" t="inlineStr">
         <is>
-          <t>195.10.220.0/24</t>
+          <t>194.60.230.0/23</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="2" t="inlineStr">
         <is>
-          <t>195.110.38.0/23</t>
+          <t>194.61.3.0/24</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="3" t="inlineStr">
         <is>
-          <t>195.114.4.0/23</t>
+          <t>194.62.17.0/24</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="2" t="inlineStr">
         <is>
-          <t>195.114.8.0/23</t>
+          <t>194.62.43.0/24</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="3" t="inlineStr">
         <is>
-          <t>195.137.167.0/24</t>
+          <t>194.88.232.0/24</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="2" t="inlineStr">
         <is>
-          <t>195.140.218.0/24</t>
+          <t>194.9.56.0/23</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="3" t="inlineStr">
         <is>
-          <t>195.146.32.0/19</t>
+          <t>194.9.80.0/23</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="2" t="inlineStr">
         <is>
-          <t>195.149.127.0/24</t>
+          <t>195.10.220.0/24</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="3" t="inlineStr">
         <is>
-          <t>195.158.230.0/24</t>
+          <t>195.110.38.0/23</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="2" t="inlineStr">
         <is>
-          <t>195.177.255.0/24</t>
+          <t>195.114.4.0/23</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="3" t="inlineStr">
         <is>
-          <t>195.18.10.0/24</t>
+          <t>195.114.8.0/23</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="2" t="inlineStr">
         <is>
-          <t>195.181.0.0/19</t>
+          <t>195.137.167.0/24</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="3" t="inlineStr">
         <is>
-          <t>195.181.32.0/19</t>
+          <t>195.137.207.0/24</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="2" t="inlineStr">
         <is>
-          <t>195.181.64.0/18</t>
+          <t>195.140.218.0/24</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="3" t="inlineStr">
         <is>
-          <t>195.182.38.0/24</t>
+          <t>195.146.32.0/19</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="2" t="inlineStr">
         <is>
-          <t>195.190.130.0/24</t>
+          <t>195.149.127.0/24</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="3" t="inlineStr">
         <is>
-          <t>195.190.139.0/24</t>
+          <t>195.158.230.0/24</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="2" t="inlineStr">
         <is>
-          <t>195.190.144.0/24</t>
+          <t>195.177.255.0/24</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="3" t="inlineStr">
         <is>
-          <t>195.191.22.0/23</t>
+          <t>195.18.10.0/24</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="2" t="inlineStr">
         <is>
-          <t>195.191.44.0/23</t>
+          <t>195.181.0.0/19</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="3" t="inlineStr">
         <is>
-          <t>195.191.74.0/23</t>
+          <t>195.181.32.0/19</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="2" t="inlineStr">
         <is>
-          <t>195.2.234.0/24</t>
+          <t>195.181.64.0/18</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="3" t="inlineStr">
         <is>
-          <t>195.20.136.0/24</t>
+          <t>195.182.38.0/24</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="2" t="inlineStr">
         <is>
-          <t>195.200.76.0/24</t>
+          <t>195.190.130.0/24</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="3" t="inlineStr">
         <is>
-          <t>195.200.77.0/24</t>
+          <t>195.190.139.0/24</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="2" t="inlineStr">
         <is>
-          <t>195.211.44.0/22</t>
+          <t>195.190.144.0/24</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="3" t="inlineStr">
         <is>
-          <t>195.211.71.0/24</t>
+          <t>195.191.22.0/23</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="2" t="inlineStr">
         <is>
-          <t>195.214.235.0/24</t>
+          <t>195.191.44.0/23</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="3" t="inlineStr">
         <is>
-          <t>195.225.232.0/24</t>
+          <t>195.191.74.0/23</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="2" t="inlineStr">
         <is>
-          <t>195.226.223.0/24</t>
+          <t>195.2.234.0/24</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="3" t="inlineStr">
         <is>
-          <t>195.230.105.0/24</t>
+          <t>195.20.136.0/24</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="2" t="inlineStr">
         <is>
-          <t>195.230.107.0/24</t>
+          <t>195.200.76.0/24</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="3" t="inlineStr">
         <is>
-          <t>195.230.124.0/24</t>
+          <t>195.200.77.0/24</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="2" t="inlineStr">
         <is>
-          <t>195.230.97.0/24</t>
+          <t>195.211.44.0/22</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="3" t="inlineStr">
         <is>
-          <t>195.234.153.0/24</t>
+          <t>195.211.71.0/24</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="2" t="inlineStr">
         <is>
-          <t>195.234.191.0/24</t>
+          <t>195.214.235.0/24</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="3" t="inlineStr">
         <is>
-          <t>195.234.80.0/24</t>
+          <t>195.225.232.0/24</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="2" t="inlineStr">
         <is>
-          <t>195.238.231.0/24</t>
+          <t>195.226.223.0/24</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="3" t="inlineStr">
         <is>
-          <t>195.238.240.0/24</t>
+          <t>195.230.105.0/24</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="2" t="inlineStr">
         <is>
-          <t>195.238.247.0/24</t>
+          <t>195.230.107.0/24</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="3" t="inlineStr">
         <is>
-          <t>195.24.233.0/24</t>
+          <t>195.230.124.0/24</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="2" t="inlineStr">
         <is>
-          <t>195.24.236.0/24</t>
+          <t>195.230.97.0/24</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="3" t="inlineStr">
         <is>
-          <t>195.24.237.0/24</t>
+          <t>195.234.153.0/24</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="2" t="inlineStr">
         <is>
-          <t>195.245.70.0/23</t>
+          <t>195.234.191.0/24</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="3" t="inlineStr">
         <is>
-          <t>195.254.165.0/24</t>
+          <t>195.234.80.0/24</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="2" t="inlineStr">
         <is>
-          <t>195.26.26.0/24</t>
+          <t>195.238.231.0/24</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="3" t="inlineStr">
         <is>
-          <t>195.26.27.0/24</t>
+          <t>195.238.240.0/24</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="2" t="inlineStr">
         <is>
-          <t>195.28.10.0/24</t>
+          <t>195.238.247.0/24</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="3" t="inlineStr">
         <is>
-          <t>195.28.11.0/24</t>
+          <t>195.24.233.0/24</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="2" t="inlineStr">
         <is>
-          <t>195.28.168.0/23</t>
+          <t>195.24.236.0/24</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="3" t="inlineStr">
         <is>
-          <t>195.38.19.0/24</t>
+          <t>195.24.237.0/24</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="2" t="inlineStr">
         <is>
-          <t>195.62.4.0/24</t>
+          <t>195.245.70.0/23</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="3" t="inlineStr">
         <is>
-          <t>195.78.115.0/24</t>
+          <t>195.254.165.0/24</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="2" t="inlineStr">
         <is>
-          <t>195.8.102.0/24</t>
+          <t>195.26.26.0/24</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="3" t="inlineStr">
         <is>
-          <t>195.8.110.0/24</t>
+          <t>195.26.27.0/24</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="2" t="inlineStr">
         <is>
-          <t>195.8.112.0/24</t>
+          <t>195.28.10.0/24</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="3" t="inlineStr">
         <is>
-          <t>195.8.114.0/24</t>
+          <t>195.28.11.0/24</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="2" t="inlineStr">
         <is>
-          <t>195.88.188.0/23</t>
+          <t>195.28.168.0/23</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="3" t="inlineStr">
         <is>
-          <t>195.88.208.0/24</t>
+          <t>195.38.19.0/24</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="2" t="inlineStr">
         <is>
-          <t>195.96.128.0/24</t>
+          <t>195.62.4.0/24</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="3" t="inlineStr">
         <is>
-          <t>195.96.153.0/24</t>
+          <t>195.78.115.0/24</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="2" t="inlineStr">
         <is>
-          <t>196.3.91.0/24</t>
+          <t>195.8.102.0/24</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="3" t="inlineStr">
         <is>
-          <t>2.144.0.0/14</t>
+          <t>195.8.110.0/24</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="2" t="inlineStr">
         <is>
-          <t>2.176.0.0/12</t>
+          <t>195.8.112.0/24</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="3" t="inlineStr">
         <is>
-          <t>2.57.3.0/24</t>
+          <t>195.8.114.0/24</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="2" t="inlineStr">
         <is>
-          <t>204.18.0.0/16</t>
+          <t>195.88.188.0/23</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="3" t="inlineStr">
         <is>
-          <t>212.1.192.0/21</t>
+          <t>195.88.208.0/24</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="2" t="inlineStr">
         <is>
-          <t>212.108.102.0/24</t>
+          <t>195.96.128.0/24</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="3" t="inlineStr">
         <is>
-          <t>212.108.124.0/24</t>
+          <t>195.96.153.0/24</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="2" t="inlineStr">
         <is>
-          <t>212.108.125.0/24</t>
+          <t>195.96.32.0/21</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="3" t="inlineStr">
         <is>
-          <t>212.108.127.0/24</t>
+          <t>195.96.48.0/20</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="2" t="inlineStr">
         <is>
-          <t>212.108.97.0/24</t>
+          <t>196.3.91.0/24</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="3" t="inlineStr">
         <is>
-          <t>212.108.98.0/24</t>
+          <t>2.144.0.0/14</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="2" t="inlineStr">
         <is>
-          <t>212.120.192.0/19</t>
+          <t>2.176.0.0/12</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="3" t="inlineStr">
         <is>
-          <t>212.16.64.0/19</t>
+          <t>2.57.3.0/24</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="2" t="inlineStr">
         <is>
-          <t>212.23.201.0/24</t>
+          <t>204.18.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="3" t="inlineStr">
         <is>
-          <t>212.23.214.0/24</t>
+          <t>212.1.192.0/21</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="2" t="inlineStr">
         <is>
-          <t>212.23.216.0/24</t>
+          <t>212.108.102.0/24</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="3" t="inlineStr">
         <is>
-          <t>212.33.192.0/20</t>
+          <t>212.108.124.0/24</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="2" t="inlineStr">
         <is>
-          <t>212.33.208.0/20</t>
+          <t>212.108.125.0/24</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="3" t="inlineStr">
         <is>
-          <t>212.46.45.0/24</t>
+          <t>212.108.127.0/24</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="2" t="inlineStr">
         <is>
-          <t>212.6.33.0/24</t>
+          <t>212.108.97.0/24</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="3" t="inlineStr">
         <is>
-          <t>212.80.0.0/19</t>
+          <t>212.108.98.0/24</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="2" t="inlineStr">
         <is>
-          <t>212.86.64.0/19</t>
+          <t>212.120.192.0/19</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="3" t="inlineStr">
         <is>
-          <t>213.108.240.0/22</t>
+          <t>212.16.64.0/19</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="2" t="inlineStr">
         <is>
-          <t>213.109.199.0/24</t>
+          <t>212.23.201.0/24</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="3" t="inlineStr">
         <is>
-          <t>213.109.240.0/20</t>
+          <t>212.23.214.0/24</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="2" t="inlineStr">
         <is>
-          <t>213.134.17.0/24</t>
+          <t>212.23.216.0/24</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="3" t="inlineStr">
         <is>
-          <t>213.176.0.0/19</t>
+          <t>212.33.192.0/20</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="2" t="inlineStr">
         <is>
-          <t>213.176.32.0/19</t>
+          <t>212.33.208.0/20</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="3" t="inlineStr">
         <is>
-          <t>213.176.64.0/18</t>
+          <t>212.46.45.0/24</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="2" t="inlineStr">
         <is>
-          <t>213.177.176.0/24</t>
+          <t>212.6.33.0/24</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="3" t="inlineStr">
         <is>
-          <t>213.177.177.0/24</t>
+          <t>212.80.0.0/19</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="2" t="inlineStr">
         <is>
-          <t>213.177.178.0/24</t>
+          <t>212.86.64.0/19</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="3" t="inlineStr">
         <is>
-          <t>213.177.179.0/24</t>
+          <t>213.108.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="2" t="inlineStr">
         <is>
-          <t>213.177.181.0/24</t>
+          <t>213.109.199.0/24</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="3" t="inlineStr">
         <is>
-          <t>213.195.0.0/20</t>
+          <t>213.109.240.0/20</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="2" t="inlineStr">
         <is>
-          <t>213.195.16.0/21</t>
+          <t>213.134.17.0/24</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="3" t="inlineStr">
         <is>
-          <t>213.195.32.0/20</t>
+          <t>213.176.0.0/19</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="2" t="inlineStr">
         <is>
-          <t>213.195.48.0/22</t>
+          <t>213.176.32.0/19</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="3" t="inlineStr">
         <is>
-          <t>213.195.52.0/22</t>
+          <t>213.176.64.0/18</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="2" t="inlineStr">
         <is>
-          <t>213.195.56.0/21</t>
+          <t>213.177.176.0/24</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="3" t="inlineStr">
         <is>
-          <t>213.207.192.0/20</t>
+          <t>213.177.177.0/24</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="2" t="inlineStr">
         <is>
-          <t>213.207.208.0/20</t>
+          <t>213.177.178.0/24</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="3" t="inlineStr">
         <is>
-          <t>213.207.224.0/19</t>
+          <t>213.177.179.0/24</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="2" t="inlineStr">
         <is>
-          <t>213.232.124.0/22</t>
+          <t>213.177.181.0/24</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="3" t="inlineStr">
         <is>
-          <t>213.233.160.0/19</t>
+          <t>213.195.0.0/20</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="2" t="inlineStr">
         <is>
-          <t>217.11.16.0/20</t>
+          <t>213.195.16.0/21</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="3" t="inlineStr">
         <is>
-          <t>217.114.40.0/24</t>
+          <t>213.195.32.0/20</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="2" t="inlineStr">
         <is>
-          <t>217.114.46.0/24</t>
+          <t>213.195.48.0/22</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="3" t="inlineStr">
         <is>
-          <t>217.144.104.0/22</t>
+          <t>213.195.52.0/22</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="2" t="inlineStr">
         <is>
-          <t>217.146.208.0/20</t>
+          <t>213.195.56.0/21</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="3" t="inlineStr">
         <is>
-          <t>217.170.240.0/20</t>
+          <t>213.207.192.0/20</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="2" t="inlineStr">
         <is>
-          <t>217.171.145.0/24</t>
+          <t>213.207.208.0/20</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="3" t="inlineStr">
         <is>
-          <t>217.171.148.0/22</t>
+          <t>213.207.224.0/19</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="2" t="inlineStr">
         <is>
-          <t>217.172.100.0/23</t>
+          <t>213.232.124.0/22</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="3" t="inlineStr">
         <is>
-          <t>217.172.102.0/23</t>
+          <t>213.233.160.0/19</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="2" t="inlineStr">
         <is>
-          <t>217.172.104.0/21</t>
+          <t>217.11.16.0/20</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="3" t="inlineStr">
         <is>
-          <t>217.172.112.0/21</t>
+          <t>217.114.40.0/24</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="2" t="inlineStr">
         <is>
-          <t>217.172.120.0/21</t>
+          <t>217.114.46.0/24</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="3" t="inlineStr">
         <is>
-          <t>217.172.96.0/22</t>
+          <t>217.144.104.0/22</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="2" t="inlineStr">
         <is>
-          <t>217.174.16.0/20</t>
+          <t>217.146.208.0/20</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="3" t="inlineStr">
         <is>
-          <t>217.18.48.0/24</t>
+          <t>217.170.240.0/20</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="2" t="inlineStr">
         <is>
-          <t>217.18.90.0/24</t>
+          <t>217.171.145.0/24</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="3" t="inlineStr">
         <is>
-          <t>217.18.94.0/24</t>
+          <t>217.171.148.0/22</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="2" t="inlineStr">
         <is>
-          <t>217.198.190.0/24</t>
+          <t>217.172.100.0/23</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="3" t="inlineStr">
         <is>
-          <t>217.20.252.0/24</t>
+          <t>217.172.102.0/23</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="2" t="inlineStr">
         <is>
-          <t>217.218.0.0/15</t>
+          <t>217.172.104.0/21</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="3" t="inlineStr">
         <is>
-          <t>217.24.144.0/20</t>
+          <t>217.172.112.0/21</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="2" t="inlineStr">
         <is>
-          <t>217.25.48.0/20</t>
+          <t>217.172.120.0/21</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="3" t="inlineStr">
         <is>
-          <t>217.66.192.0/20</t>
+          <t>217.172.96.0/22</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="2" t="inlineStr">
         <is>
-          <t>217.66.208.0/20</t>
+          <t>217.174.16.0/20</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="3" t="inlineStr">
         <is>
-          <t>217.77.112.0/20</t>
+          <t>217.18.48.0/24</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="2" t="inlineStr">
         <is>
-          <t>31.130.176.0/20</t>
+          <t>217.18.90.0/24</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="3" t="inlineStr">
         <is>
-          <t>31.14.112.0/20</t>
+          <t>217.18.94.0/24</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="2" t="inlineStr">
         <is>
-          <t>31.14.144.0/20</t>
+          <t>217.198.190.0/24</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="3" t="inlineStr">
         <is>
-          <t>31.14.80.0/20</t>
+          <t>217.20.252.0/24</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="2" t="inlineStr">
         <is>
-          <t>31.170.48.0/20</t>
+          <t>217.218.0.0/15</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="3" t="inlineStr">
         <is>
-          <t>31.171.216.0/21</t>
+          <t>217.24.144.0/20</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="2" t="inlineStr">
         <is>
-          <t>31.184.128.0/18</t>
+          <t>217.25.48.0/20</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="3" t="inlineStr">
         <is>
-          <t>31.193.112.0/21</t>
+          <t>217.66.192.0/20</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="2" t="inlineStr">
         <is>
-          <t>31.193.186.0/24</t>
+          <t>217.66.208.0/20</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="3" t="inlineStr">
         <is>
-          <t>31.2.128.0/17</t>
+          <t>217.77.112.0/20</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="2" t="inlineStr">
         <is>
-          <t>31.214.132.0/23</t>
+          <t>31.130.176.0/20</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="3" t="inlineStr">
         <is>
-          <t>31.214.146.0/23</t>
+          <t>31.14.112.0/20</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="2" t="inlineStr">
         <is>
-          <t>31.214.154.0/24</t>
+          <t>31.14.144.0/20</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="3" t="inlineStr">
         <is>
-          <t>31.214.168.0/23</t>
+          <t>31.14.80.0/20</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="2" t="inlineStr">
         <is>
-          <t>31.214.170.0/23</t>
+          <t>31.170.48.0/20</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="3" t="inlineStr">
         <is>
-          <t>31.214.172.0/22</t>
+          <t>31.171.216.0/21</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" s="2" t="inlineStr">
         <is>
-          <t>31.214.200.0/23</t>
+          <t>31.184.128.0/18</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" s="3" t="inlineStr">
         <is>
-          <t>31.214.228.0/22</t>
+          <t>31.193.112.0/21</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" s="2" t="inlineStr">
         <is>
-          <t>31.214.248.0/21</t>
+          <t>31.193.186.0/24</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" s="3" t="inlineStr">
         <is>
-          <t>31.216.62.0/24</t>
+          <t>31.2.128.0/17</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="2" t="inlineStr">
         <is>
-          <t>31.217.208.0/21</t>
+          <t>31.214.132.0/23</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="3" t="inlineStr">
         <is>
-          <t>31.24.200.0/21</t>
+          <t>31.214.146.0/23</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="2" t="inlineStr">
         <is>
-          <t>31.24.232.0/21</t>
+          <t>31.214.154.0/24</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="3" t="inlineStr">
         <is>
-          <t>31.25.104.0/21</t>
+          <t>31.214.168.0/23</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="2" t="inlineStr">
         <is>
-          <t>31.25.128.0/21</t>
+          <t>31.214.170.0/23</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="3" t="inlineStr">
         <is>
-          <t>31.25.232.0/23</t>
+          <t>31.214.172.0/22</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="2" t="inlineStr">
         <is>
-          <t>31.25.90.0/24</t>
+          <t>31.214.200.0/23</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" s="3" t="inlineStr">
         <is>
-          <t>31.25.91.0/24</t>
+          <t>31.214.228.0/22</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" s="2" t="inlineStr">
         <is>
-          <t>31.25.92.0/22</t>
+          <t>31.214.248.0/21</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" s="3" t="inlineStr">
         <is>
-          <t>31.40.0.0/22</t>
+          <t>31.216.62.0/24</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" s="2" t="inlineStr">
         <is>
-          <t>31.40.4.0/23</t>
+          <t>31.217.208.0/21</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" s="3" t="inlineStr">
         <is>
-          <t>31.40.6.0/23</t>
+          <t>31.24.200.0/21</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" s="2" t="inlineStr">
         <is>
-          <t>31.41.35.0/24</t>
+          <t>31.24.232.0/21</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" s="3" t="inlineStr">
         <is>
-          <t>31.47.32.0/19</t>
+          <t>31.25.104.0/21</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" s="2" t="inlineStr">
         <is>
-          <t>31.7.128.0/20</t>
+          <t>31.25.128.0/21</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" s="3" t="inlineStr">
         <is>
-          <t>31.7.64.0/20</t>
+          <t>31.25.232.0/23</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" s="2" t="inlineStr">
         <is>
-          <t>31.7.88.0/22</t>
+          <t>31.25.90.0/24</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" s="3" t="inlineStr">
         <is>
-          <t>31.7.96.0/19</t>
+          <t>31.25.91.0/24</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" s="2" t="inlineStr">
         <is>
-          <t>37.10.109.0/24</t>
+          <t>31.25.92.0/22</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" s="3" t="inlineStr">
         <is>
-          <t>37.10.117.0/24</t>
+          <t>31.40.0.0/22</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" s="2" t="inlineStr">
         <is>
-          <t>37.10.64.0/22</t>
+          <t>31.40.4.0/23</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" s="3" t="inlineStr">
         <is>
-          <t>37.114.192.0/18</t>
+          <t>31.40.6.0/23</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" s="2" t="inlineStr">
         <is>
-          <t>37.129.0.0/16</t>
+          <t>31.41.35.0/24</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" s="3" t="inlineStr">
         <is>
-          <t>37.130.200.0/21</t>
+          <t>31.47.32.0/19</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" s="2" t="inlineStr">
         <is>
-          <t>37.137.0.0/16</t>
+          <t>31.7.128.0/20</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" s="3" t="inlineStr">
         <is>
-          <t>37.143.144.0/21</t>
+          <t>31.7.64.0/20</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" s="2" t="inlineStr">
         <is>
-          <t>37.148.0.0/17</t>
+          <t>31.7.88.0/22</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" s="3" t="inlineStr">
         <is>
-          <t>37.148.248.0/22</t>
+          <t>31.7.96.0/19</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" s="2" t="inlineStr">
         <is>
-          <t>37.152.160.0/20</t>
+          <t>37.10.109.0/24</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" s="3" t="inlineStr">
         <is>
-          <t>37.152.176.0/20</t>
+          <t>37.10.117.0/24</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" s="2" t="inlineStr">
         <is>
-          <t>37.153.128.0/22</t>
+          <t>37.10.64.0/22</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" s="3" t="inlineStr">
         <is>
-          <t>37.153.176.0/20</t>
+          <t>37.114.192.0/18</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" s="2" t="inlineStr">
         <is>
-          <t>37.156.0.0/22</t>
+          <t>37.129.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" s="3" t="inlineStr">
         <is>
-          <t>37.156.100.0/22</t>
+          <t>37.130.200.0/21</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" s="2" t="inlineStr">
         <is>
-          <t>37.156.112.0/20</t>
+          <t>37.137.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" s="3" t="inlineStr">
         <is>
-          <t>37.156.128.0/20</t>
+          <t>37.143.144.0/21</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" s="2" t="inlineStr">
         <is>
-          <t>37.156.144.0/22</t>
+          <t>37.148.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" s="3" t="inlineStr">
         <is>
-          <t>37.156.152.0/21</t>
+          <t>37.148.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" s="2" t="inlineStr">
         <is>
-          <t>37.156.16.0/20</t>
+          <t>37.152.160.0/20</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" s="3" t="inlineStr">
         <is>
-          <t>37.156.160.0/21</t>
+          <t>37.152.176.0/20</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" s="2" t="inlineStr">
         <is>
-          <t>37.156.176.0/22</t>
+          <t>37.153.128.0/22</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" s="3" t="inlineStr">
         <is>
-          <t>37.156.212.0/22</t>
+          <t>37.153.176.0/20</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" s="2" t="inlineStr">
         <is>
-          <t>37.156.232.0/21</t>
+          <t>37.156.0.0/22</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" s="3" t="inlineStr">
         <is>
-          <t>37.156.240.0/22</t>
+          <t>37.156.100.0/22</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" s="2" t="inlineStr">
         <is>
-          <t>37.156.248.0/22</t>
+          <t>37.156.112.0/20</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" s="3" t="inlineStr">
         <is>
-          <t>37.156.48.0/20</t>
+          <t>37.156.128.0/20</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" s="2" t="inlineStr">
         <is>
-          <t>37.156.8.0/21</t>
+          <t>37.156.144.0/22</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" s="3" t="inlineStr">
         <is>
-          <t>37.19.80.0/20</t>
+          <t>37.156.152.0/21</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" s="2" t="inlineStr">
         <is>
-          <t>37.191.64.0/19</t>
+          <t>37.156.16.0/20</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" s="3" t="inlineStr">
         <is>
-          <t>37.202.128.0/18</t>
+          <t>37.156.160.0/21</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" s="2" t="inlineStr">
         <is>
-          <t>37.202.224.0/19</t>
+          <t>37.156.176.0/22</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="3" t="inlineStr">
         <is>
-          <t>37.221.0.0/18</t>
+          <t>37.156.212.0/22</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" s="2" t="inlineStr">
         <is>
-          <t>37.228.131.0/24</t>
+          <t>37.156.232.0/21</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" s="3" t="inlineStr">
         <is>
-          <t>37.228.133.0/24</t>
+          <t>37.156.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" s="2" t="inlineStr">
         <is>
-          <t>37.228.135.0/24</t>
+          <t>37.156.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" s="3" t="inlineStr">
         <is>
-          <t>37.228.136.0/22</t>
+          <t>37.156.48.0/20</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" s="2" t="inlineStr">
         <is>
-          <t>37.235.16.0/20</t>
+          <t>37.156.8.0/21</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" s="3" t="inlineStr">
         <is>
-          <t>37.254.0.0/15</t>
+          <t>37.19.80.0/20</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" s="2" t="inlineStr">
         <is>
-          <t>37.32.0.0/19</t>
+          <t>37.191.64.0/19</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" s="3" t="inlineStr">
         <is>
-          <t>37.32.112.0/20</t>
+          <t>37.202.128.0/18</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" s="2" t="inlineStr">
         <is>
-          <t>37.32.32.0/21</t>
+          <t>37.202.224.0/19</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" s="3" t="inlineStr">
         <is>
-          <t>37.32.40.0/21</t>
+          <t>37.221.0.0/18</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" s="2" t="inlineStr">
         <is>
-          <t>37.44.56.0/21</t>
+          <t>37.228.131.0/24</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" s="3" t="inlineStr">
         <is>
-          <t>37.49.144.0/21</t>
+          <t>37.228.133.0/24</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" s="2" t="inlineStr">
         <is>
-          <t>37.63.128.0/17</t>
+          <t>37.228.135.0/24</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" s="3" t="inlineStr">
         <is>
-          <t>37.75.240.0/23</t>
+          <t>37.228.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" s="2" t="inlineStr">
         <is>
-          <t>37.75.242.0/24</t>
+          <t>37.235.16.0/20</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" s="3" t="inlineStr">
         <is>
-          <t>37.75.243.0/24</t>
+          <t>37.254.0.0/15</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" s="2" t="inlineStr">
         <is>
-          <t>37.75.244.0/22</t>
+          <t>37.32.0.0/19</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" s="3" t="inlineStr">
         <is>
-          <t>37.9.248.0/22</t>
+          <t>37.32.112.0/20</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" s="2" t="inlineStr">
         <is>
-          <t>37.9.252.0/22</t>
+          <t>37.32.32.0/21</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" s="3" t="inlineStr">
         <is>
-          <t>37.98.0.0/17</t>
+          <t>37.32.40.0/21</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" s="2" t="inlineStr">
         <is>
-          <t>45.11.184.0/22</t>
+          <t>37.44.56.0/21</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" s="3" t="inlineStr">
         <is>
-          <t>45.128.140.0/22</t>
+          <t>37.49.144.0/21</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" s="2" t="inlineStr">
         <is>
-          <t>45.129.116.0/22</t>
+          <t>37.63.128.0/17</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" s="3" t="inlineStr">
         <is>
-          <t>45.129.36.0/22</t>
+          <t>37.75.240.0/23</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" s="2" t="inlineStr">
         <is>
-          <t>45.132.168.0/22</t>
+          <t>37.75.242.0/24</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" s="3" t="inlineStr">
         <is>
-          <t>45.132.172.0/22</t>
+          <t>37.75.243.0/24</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" s="2" t="inlineStr">
         <is>
-          <t>45.132.32.0/24</t>
+          <t>37.75.244.0/22</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" s="3" t="inlineStr">
         <is>
-          <t>45.134.97.0/24</t>
+          <t>37.9.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" s="2" t="inlineStr">
         <is>
-          <t>45.134.99.0/24</t>
+          <t>37.9.252.0/22</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" s="3" t="inlineStr">
         <is>
-          <t>45.135.240.0/22</t>
+          <t>37.98.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" s="2" t="inlineStr">
         <is>
-          <t>45.137.16.0/23</t>
+          <t>45.11.184.0/22</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" s="3" t="inlineStr">
         <is>
-          <t>45.137.19.0/24</t>
+          <t>45.128.140.0/22</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" s="2" t="inlineStr">
         <is>
-          <t>45.138.132.0/22</t>
+          <t>45.129.116.0/22</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" s="3" t="inlineStr">
         <is>
-          <t>45.139.8.0/22</t>
+          <t>45.129.36.0/22</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" s="2" t="inlineStr">
         <is>
-          <t>45.140.224.0/22</t>
+          <t>45.132.168.0/22</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" s="3" t="inlineStr">
         <is>
-          <t>45.140.228.0/22</t>
+          <t>45.132.172.0/22</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" s="2" t="inlineStr">
         <is>
-          <t>45.140.28.0/22</t>
+          <t>45.132.32.0/24</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" s="3" t="inlineStr">
         <is>
-          <t>45.142.188.0/22</t>
+          <t>45.134.97.0/24</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" s="2" t="inlineStr">
         <is>
-          <t>45.143.252.0/22</t>
+          <t>45.134.99.0/24</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" s="3" t="inlineStr">
         <is>
-          <t>45.144.124.0/22</t>
+          <t>45.135.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" s="2" t="inlineStr">
         <is>
-          <t>45.144.16.0/22</t>
+          <t>45.137.16.0/23</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" s="3" t="inlineStr">
         <is>
-          <t>45.147.76.0/22</t>
+          <t>45.137.19.0/24</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" s="2" t="inlineStr">
         <is>
-          <t>45.148.248.0/22</t>
+          <t>45.138.132.0/22</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" s="3" t="inlineStr">
         <is>
-          <t>45.149.76.0/22</t>
+          <t>45.139.8.0/22</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" s="2" t="inlineStr">
         <is>
-          <t>45.15.200.0/22</t>
+          <t>45.140.224.0/22</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" s="3" t="inlineStr">
         <is>
-          <t>45.15.248.0/22</t>
+          <t>45.140.228.0/22</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" s="2" t="inlineStr">
         <is>
-          <t>45.150.150.0/24</t>
+          <t>45.140.28.0/22</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" s="3" t="inlineStr">
         <is>
-          <t>45.150.88.0/22</t>
+          <t>45.142.188.0/22</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" s="2" t="inlineStr">
         <is>
-          <t>45.155.192.0/22</t>
+          <t>45.143.252.0/22</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" s="3" t="inlineStr">
         <is>
-          <t>45.156.116.0/22</t>
+          <t>45.144.124.0/22</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" s="2" t="inlineStr">
         <is>
-          <t>45.156.180.0/22</t>
+          <t>45.144.16.0/22</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" s="3" t="inlineStr">
         <is>
-          <t>45.156.184.0/22</t>
+          <t>45.147.76.0/22</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" s="2" t="inlineStr">
         <is>
-          <t>45.156.192.0/22</t>
+          <t>45.148.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" s="3" t="inlineStr">
         <is>
-          <t>45.156.196.0/22</t>
+          <t>45.149.76.0/22</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" s="2" t="inlineStr">
         <is>
-          <t>45.156.200.0/22</t>
+          <t>45.15.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" s="3" t="inlineStr">
         <is>
-          <t>45.157.244.0/22</t>
+          <t>45.15.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" s="2" t="inlineStr">
         <is>
-          <t>45.158.120.0/22</t>
+          <t>45.150.150.0/24</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" s="3" t="inlineStr">
         <is>
-          <t>45.159.112.0/22</t>
+          <t>45.150.88.0/22</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" s="2" t="inlineStr">
         <is>
-          <t>45.159.148.0/22</t>
+          <t>45.155.192.0/22</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" s="3" t="inlineStr">
         <is>
-          <t>45.159.196.0/22</t>
+          <t>45.156.116.0/22</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" s="2" t="inlineStr">
         <is>
-          <t>45.248.164.0/22</t>
+          <t>45.156.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" s="3" t="inlineStr">
         <is>
-          <t>45.8.160.0/22</t>
+          <t>45.156.184.0/22</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" s="2" t="inlineStr">
         <is>
-          <t>45.80.84.0/24</t>
+          <t>45.156.192.0/22</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" s="3" t="inlineStr">
         <is>
-          <t>45.81.16.0/22</t>
+          <t>45.156.196.0/22</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" s="2" t="inlineStr">
         <is>
-          <t>45.82.136.0/22</t>
+          <t>45.156.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" s="3" t="inlineStr">
         <is>
-          <t>45.83.12.0/22</t>
+          <t>45.157.244.0/22</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" s="2" t="inlineStr">
         <is>
-          <t>45.84.156.0/22</t>
+          <t>45.158.120.0/22</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" s="3" t="inlineStr">
         <is>
-          <t>45.84.248.0/22</t>
+          <t>45.159.112.0/22</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" s="2" t="inlineStr">
         <is>
-          <t>45.86.196.0/22</t>
+          <t>45.159.148.0/22</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" s="3" t="inlineStr">
         <is>
-          <t>45.86.4.0/22</t>
+          <t>45.159.196.0/22</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" s="2" t="inlineStr">
         <is>
-          <t>45.87.4.0/22</t>
+          <t>45.248.164.0/22</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" s="3" t="inlineStr">
         <is>
-          <t>45.89.136.0/22</t>
+          <t>45.8.160.0/22</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" s="2" t="inlineStr">
         <is>
-          <t>45.89.200.0/22</t>
+          <t>45.80.84.0/24</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" s="3" t="inlineStr">
         <is>
-          <t>45.89.220.0/24</t>
+          <t>45.81.16.0/22</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" s="2" t="inlineStr">
         <is>
-          <t>45.89.221.0/24</t>
+          <t>45.82.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" s="3" t="inlineStr">
         <is>
-          <t>45.89.222.0/24</t>
+          <t>45.83.12.0/22</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" s="2" t="inlineStr">
         <is>
-          <t>45.89.223.0/24</t>
+          <t>45.84.156.0/22</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" s="3" t="inlineStr">
         <is>
-          <t>45.9.144.0/22</t>
+          <t>45.84.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" s="2" t="inlineStr">
         <is>
-          <t>45.9.252.0/22</t>
+          <t>45.86.196.0/22</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" s="3" t="inlineStr">
         <is>
-          <t>45.90.72.0/22</t>
+          <t>45.86.4.0/22</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" s="2" t="inlineStr">
         <is>
-          <t>45.91.152.0/22</t>
+          <t>45.87.4.0/22</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" s="3" t="inlineStr">
         <is>
-          <t>45.92.92.0/22</t>
+          <t>45.89.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" s="2" t="inlineStr">
         <is>
-          <t>45.94.212.0/22</t>
+          <t>45.89.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" s="3" t="inlineStr">
         <is>
-          <t>45.94.252.0/22</t>
+          <t>45.89.220.0/24</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" s="2" t="inlineStr">
         <is>
-          <t>45.95.88.0/22</t>
+          <t>45.89.221.0/24</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" s="3" t="inlineStr">
         <is>
-          <t>46.100.0.0/16</t>
+          <t>45.89.222.0/24</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" s="2" t="inlineStr">
         <is>
-          <t>46.102.120.0/21</t>
+          <t>45.89.223.0/24</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" s="3" t="inlineStr">
         <is>
-          <t>46.102.128.0/20</t>
+          <t>45.9.144.0/22</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" s="2" t="inlineStr">
         <is>
-          <t>46.102.184.0/22</t>
+          <t>45.9.252.0/22</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" s="3" t="inlineStr">
         <is>
-          <t>46.143.0.0/17</t>
+          <t>45.90.72.0/22</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" s="2" t="inlineStr">
         <is>
-          <t>46.143.192.0/18</t>
+          <t>45.91.152.0/22</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" s="3" t="inlineStr">
         <is>
-          <t>46.148.32.0/20</t>
+          <t>45.92.92.0/22</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" s="2" t="inlineStr">
         <is>
-          <t>46.164.64.0/18</t>
+          <t>45.94.212.0/22</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" s="3" t="inlineStr">
         <is>
-          <t>46.167.128.0/19</t>
+          <t>45.94.252.0/22</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" s="2" t="inlineStr">
         <is>
-          <t>46.18.248.0/21</t>
+          <t>45.95.88.0/22</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" s="3" t="inlineStr">
         <is>
-          <t>46.182.32.0/21</t>
+          <t>46.100.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" s="2" t="inlineStr">
         <is>
-          <t>46.235.76.0/23</t>
+          <t>46.102.120.0/21</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" s="3" t="inlineStr">
         <is>
-          <t>46.245.0.0/19</t>
+          <t>46.102.128.0/20</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" s="2" t="inlineStr">
         <is>
-          <t>46.245.32.0/21</t>
+          <t>46.102.184.0/22</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" s="3" t="inlineStr">
         <is>
-          <t>46.245.40.0/22</t>
+          <t>46.143.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" s="2" t="inlineStr">
         <is>
-          <t>46.245.44.0/22</t>
+          <t>46.143.192.0/18</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" s="3" t="inlineStr">
         <is>
-          <t>46.245.48.0/21</t>
+          <t>46.148.32.0/20</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" s="2" t="inlineStr">
         <is>
-          <t>46.245.56.0/21</t>
+          <t>46.164.64.0/18</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" s="3" t="inlineStr">
         <is>
-          <t>46.245.64.0/18</t>
+          <t>46.167.128.0/19</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" s="2" t="inlineStr">
         <is>
-          <t>46.248.32.0/19</t>
+          <t>46.18.248.0/21</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" s="3" t="inlineStr">
         <is>
-          <t>46.249.120.0/21</t>
+          <t>46.182.32.0/21</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" s="2" t="inlineStr">
         <is>
-          <t>46.251.224.0/24</t>
+          <t>46.235.76.0/23</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" s="3" t="inlineStr">
         <is>
-          <t>46.251.226.0/24</t>
+          <t>46.245.0.0/19</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" s="2" t="inlineStr">
         <is>
-          <t>46.251.237.0/24</t>
+          <t>46.245.32.0/21</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" s="3" t="inlineStr">
         <is>
-          <t>46.255.216.0/21</t>
+          <t>46.245.40.0/22</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" s="2" t="inlineStr">
         <is>
-          <t>46.28.72.0/21</t>
+          <t>46.245.44.0/22</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" s="3" t="inlineStr">
         <is>
-          <t>46.29.32.0/24</t>
+          <t>46.245.48.0/21</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" s="2" t="inlineStr">
         <is>
-          <t>46.29.33.0/24</t>
+          <t>46.245.56.0/21</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" s="3" t="inlineStr">
         <is>
-          <t>46.29.34.0/24</t>
+          <t>46.245.64.0/18</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" s="2" t="inlineStr">
         <is>
-          <t>46.32.0.0/19</t>
+          <t>46.248.32.0/19</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" s="3" t="inlineStr">
         <is>
-          <t>46.34.160.0/22</t>
+          <t>46.249.120.0/21</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" s="2" t="inlineStr">
         <is>
-          <t>46.34.164.0/22</t>
+          <t>46.251.224.0/24</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" s="3" t="inlineStr">
         <is>
-          <t>46.34.168.0/21</t>
+          <t>46.251.226.0/24</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" s="2" t="inlineStr">
         <is>
-          <t>46.34.176.0/20</t>
+          <t>46.251.237.0/24</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" s="3" t="inlineStr">
         <is>
-          <t>46.34.96.0/19</t>
+          <t>46.255.216.0/21</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" s="2" t="inlineStr">
         <is>
-          <t>46.36.96.0/20</t>
+          <t>46.28.72.0/21</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" s="3" t="inlineStr">
         <is>
-          <t>46.38.128.0/19</t>
+          <t>46.29.32.0/24</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" s="2" t="inlineStr">
         <is>
-          <t>46.41.192.0/18</t>
+          <t>46.29.33.0/24</t>
         </is>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" s="3" t="inlineStr">
         <is>
-          <t>46.51.0.0/17</t>
+          <t>46.29.34.0/24</t>
         </is>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" s="2" t="inlineStr">
         <is>
-          <t>5.1.43.0/24</t>
+          <t>46.32.0.0/19</t>
         </is>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" s="3" t="inlineStr">
         <is>
-          <t>5.104.208.0/21</t>
+          <t>46.34.160.0/22</t>
         </is>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" s="2" t="inlineStr">
         <is>
-          <t>5.106.0.0/16</t>
+          <t>46.34.164.0/22</t>
         </is>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" s="3" t="inlineStr">
         <is>
-          <t>5.112.0.0/12</t>
+          <t>46.34.168.0/21</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" s="2" t="inlineStr">
         <is>
-          <t>5.134.128.0/18</t>
+          <t>46.34.176.0/20</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" s="3" t="inlineStr">
         <is>
-          <t>5.134.192.0/21</t>
+          <t>46.34.96.0/19</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" s="2" t="inlineStr">
         <is>
-          <t>5.144.128.0/21</t>
+          <t>46.36.96.0/20</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" s="3" t="inlineStr">
         <is>
-          <t>5.145.112.0/21</t>
+          <t>46.38.128.0/19</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" s="2" t="inlineStr">
         <is>
-          <t>5.159.192.0/24</t>
+          <t>46.41.192.0/18</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" s="3" t="inlineStr">
         <is>
-          <t>5.159.48.0/21</t>
+          <t>46.51.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" s="2" t="inlineStr">
         <is>
-          <t>5.182.44.0/22</t>
+          <t>5.1.43.0/24</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" s="3" t="inlineStr">
         <is>
-          <t>5.190.0.0/16</t>
+          <t>5.104.208.0/21</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" s="2" t="inlineStr">
         <is>
-          <t>5.198.160.0/19</t>
+          <t>5.106.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" s="3" t="inlineStr">
         <is>
-          <t>5.200.128.0/17</t>
+          <t>5.112.0.0/12</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" s="2" t="inlineStr">
         <is>
-          <t>5.200.64.0/19</t>
+          <t>5.134.128.0/18</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" s="3" t="inlineStr">
         <is>
-          <t>5.200.96.0/19</t>
+          <t>5.134.192.0/21</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" s="2" t="inlineStr">
         <is>
-          <t>5.201.128.0/18</t>
+          <t>5.144.128.0/21</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" s="3" t="inlineStr">
         <is>
-          <t>5.201.192.0/18</t>
+          <t>5.145.112.0/21</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" s="2" t="inlineStr">
         <is>
-          <t>5.202.0.0/16</t>
+          <t>5.159.192.0/24</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" s="3" t="inlineStr">
         <is>
-          <t>5.208.0.0/15</t>
+          <t>5.159.48.0/21</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" s="2" t="inlineStr">
         <is>
-          <t>5.210.0.0/16</t>
+          <t>5.182.44.0/22</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" s="3" t="inlineStr">
         <is>
-          <t>5.211.0.0/16</t>
+          <t>5.190.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" s="2" t="inlineStr">
         <is>
-          <t>5.212.0.0/15</t>
+          <t>5.198.160.0/19</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" s="3" t="inlineStr">
         <is>
-          <t>5.214.0.0/15</t>
+          <t>5.200.128.0/17</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" s="2" t="inlineStr">
         <is>
-          <t>5.216.0.0/15</t>
+          <t>5.200.64.0/19</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" s="3" t="inlineStr">
         <is>
-          <t>5.218.0.0/16</t>
+          <t>5.200.96.0/19</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" s="2" t="inlineStr">
         <is>
-          <t>5.219.0.0/18</t>
+          <t>5.201.128.0/18</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" s="3" t="inlineStr">
         <is>
-          <t>5.219.128.0/18</t>
+          <t>5.201.192.0/18</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" s="2" t="inlineStr">
         <is>
-          <t>5.219.192.0/18</t>
+          <t>5.202.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" s="3" t="inlineStr">
         <is>
-          <t>5.219.64.0/18</t>
+          <t>5.208.0.0/15</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" s="2" t="inlineStr">
         <is>
-          <t>5.22.0.0/17</t>
+          <t>5.210.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" s="3" t="inlineStr">
         <is>
-          <t>5.22.192.0/21</t>
+          <t>5.211.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" s="2" t="inlineStr">
         <is>
-          <t>5.22.200.0/22</t>
+          <t>5.212.0.0/15</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" s="3" t="inlineStr">
         <is>
-          <t>5.220.0.0/15</t>
+          <t>5.214.0.0/15</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" s="2" t="inlineStr">
         <is>
-          <t>5.23.112.0/21</t>
+          <t>5.216.0.0/15</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" s="3" t="inlineStr">
         <is>
-          <t>5.232.0.0/13</t>
+          <t>5.218.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" s="2" t="inlineStr">
         <is>
-          <t>5.250.0.0/17</t>
+          <t>5.219.0.0/18</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" s="3" t="inlineStr">
         <is>
-          <t>5.252.216.0/22</t>
+          <t>5.219.128.0/18</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" s="2" t="inlineStr">
         <is>
-          <t>5.253.225.0/24</t>
+          <t>5.219.192.0/18</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" s="3" t="inlineStr">
         <is>
-          <t>5.253.24.0/22</t>
+          <t>5.219.64.0/18</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" s="2" t="inlineStr">
         <is>
-          <t>5.253.96.0/22</t>
+          <t>5.22.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" s="3" t="inlineStr">
         <is>
-          <t>5.34.192.0/20</t>
+          <t>5.22.192.0/21</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" s="2" t="inlineStr">
         <is>
-          <t>5.42.217.0/24</t>
+          <t>5.22.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" s="3" t="inlineStr">
         <is>
-          <t>5.42.223.0/24</t>
+          <t>5.220.0.0/15</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" s="2" t="inlineStr">
         <is>
-          <t>5.52.0.0/16</t>
+          <t>5.23.112.0/21</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" s="3" t="inlineStr">
         <is>
-          <t>5.53.32.0/19</t>
+          <t>5.232.0.0/13</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" s="2" t="inlineStr">
         <is>
-          <t>5.56.128.0/22</t>
+          <t>5.250.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" s="3" t="inlineStr">
         <is>
-          <t>5.56.132.0/22</t>
+          <t>5.252.216.0/22</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" s="2" t="inlineStr">
         <is>
-          <t>5.57.32.0/21</t>
+          <t>5.253.225.0/24</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" s="3" t="inlineStr">
         <is>
-          <t>5.61.24.0/21</t>
+          <t>5.253.24.0/22</t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" s="2" t="inlineStr">
         <is>
-          <t>5.62.160.0/19</t>
+          <t>5.253.96.0/22</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" s="3" t="inlineStr">
         <is>
-          <t>5.62.192.0/18</t>
+          <t>5.34.192.0/20</t>
         </is>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" s="2" t="inlineStr">
         <is>
-          <t>5.63.23.0/24</t>
+          <t>5.42.217.0/24</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" s="3" t="inlineStr">
         <is>
-          <t>5.63.8.0/21</t>
+          <t>5.42.223.0/24</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" s="2" t="inlineStr">
         <is>
-          <t>5.72.0.0/16</t>
+          <t>5.52.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" s="3" t="inlineStr">
         <is>
-          <t>5.73.0.0/16</t>
+          <t>5.53.32.0/19</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" s="2" t="inlineStr">
         <is>
-          <t>5.74.0.0/16</t>
+          <t>5.56.128.0/22</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" s="3" t="inlineStr">
         <is>
-          <t>5.75.0.0/17</t>
+          <t>5.56.132.0/22</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" s="2" t="inlineStr">
         <is>
-          <t>62.102.128.0/20</t>
+          <t>5.57.32.0/21</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" s="3" t="inlineStr">
         <is>
-          <t>62.106.95.0/24</t>
+          <t>5.61.24.0/21</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" s="2" t="inlineStr">
         <is>
-          <t>62.193.0.0/19</t>
+          <t>5.62.160.0/19</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" s="3" t="inlineStr">
         <is>
-          <t>62.204.61.0/24</t>
+          <t>5.62.192.0/18</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" s="2" t="inlineStr">
         <is>
-          <t>62.220.104.0/22</t>
+          <t>5.63.23.0/24</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" s="3" t="inlineStr">
         <is>
-          <t>62.220.108.0/24</t>
+          <t>5.63.8.0/21</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" s="2" t="inlineStr">
         <is>
-          <t>62.220.109.0/24</t>
+          <t>5.72.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" s="3" t="inlineStr">
         <is>
-          <t>62.220.110.0/23</t>
+          <t>5.73.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" s="2" t="inlineStr">
         <is>
-          <t>62.220.112.0/20</t>
+          <t>5.74.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" s="3" t="inlineStr">
         <is>
-          <t>62.220.96.0/21</t>
+          <t>5.75.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" s="2" t="inlineStr">
         <is>
-          <t>62.3.14.0/24</t>
+          <t>62.102.128.0/20</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" s="3" t="inlineStr">
         <is>
-          <t>62.3.41.0/24</t>
+          <t>62.106.95.0/24</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" s="2" t="inlineStr">
         <is>
-          <t>62.3.42.0/24</t>
+          <t>62.193.0.0/19</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" s="3" t="inlineStr">
         <is>
-          <t>62.60.128.0/17</t>
+          <t>62.204.61.0/24</t>
         </is>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" s="2" t="inlineStr">
         <is>
-          <t>66.79.96.0/19</t>
+          <t>62.220.104.0/22</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" s="3" t="inlineStr">
         <is>
-          <t>69.194.64.0/18</t>
+          <t>62.220.108.0/24</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" s="2" t="inlineStr">
         <is>
-          <t>77.237.160.0/19</t>
+          <t>62.220.109.0/24</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" s="3" t="inlineStr">
         <is>
-          <t>77.238.104.0/21</t>
+          <t>62.220.110.0/23</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" s="2" t="inlineStr">
         <is>
-          <t>77.238.112.0/21</t>
+          <t>62.220.112.0/20</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" s="3" t="inlineStr">
         <is>
-          <t>77.238.120.0/22</t>
+          <t>62.220.96.0/21</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" s="2" t="inlineStr">
         <is>
-          <t>77.238.124.0/22</t>
+          <t>62.3.14.0/24</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" s="3" t="inlineStr">
         <is>
-          <t>77.245.224.0/20</t>
+          <t>62.3.41.0/24</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" s="2" t="inlineStr">
         <is>
-          <t>77.36.128.0/17</t>
+          <t>62.3.42.0/24</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" s="3" t="inlineStr">
         <is>
-          <t>77.72.80.0/24</t>
+          <t>62.60.128.0/17</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" s="2" t="inlineStr">
         <is>
-          <t>77.74.202.0/24</t>
+          <t>66.79.96.0/19</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="3" t="inlineStr">
         <is>
-          <t>77.77.64.0/18</t>
+          <t>69.194.64.0/18</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="2" t="inlineStr">
         <is>
-          <t>77.81.128.0/21</t>
+          <t>77.237.160.0/19</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="3" t="inlineStr">
         <is>
-          <t>77.81.144.0/20</t>
+          <t>77.238.104.0/21</t>
         </is>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="2" t="inlineStr">
         <is>
-          <t>77.81.192.0/19</t>
+          <t>77.238.112.0/21</t>
         </is>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="3" t="inlineStr">
         <is>
-          <t>77.81.32.0/20</t>
+          <t>77.238.120.0/22</t>
         </is>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="2" t="inlineStr">
         <is>
-          <t>77.95.219.0/24</t>
+          <t>77.238.124.0/22</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="3" t="inlineStr">
         <is>
-          <t>78.108.123.0/24</t>
+          <t>77.245.224.0/20</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="2" t="inlineStr">
         <is>
-          <t>78.109.192.0/20</t>
+          <t>77.36.128.0/17</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="3" t="inlineStr">
         <is>
-          <t>78.110.112.0/21</t>
+          <t>77.72.80.0/24</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="2" t="inlineStr">
         <is>
-          <t>78.110.120.0/22</t>
+          <t>77.74.202.0/24</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="3" t="inlineStr">
         <is>
-          <t>78.110.124.0/22</t>
+          <t>77.77.64.0/18</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="2" t="inlineStr">
         <is>
-          <t>78.111.0.0/22</t>
+          <t>77.81.128.0/21</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="3" t="inlineStr">
         <is>
-          <t>78.111.4.0/23</t>
+          <t>77.81.144.0/20</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="2" t="inlineStr">
         <is>
-          <t>78.111.6.0/24</t>
+          <t>77.81.192.0/19</t>
         </is>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" s="3" t="inlineStr">
         <is>
-          <t>78.111.7.0/24</t>
+          <t>77.81.32.0/20</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" s="2" t="inlineStr">
         <is>
-          <t>78.111.8.0/21</t>
+          <t>77.95.219.0/24</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="3" t="inlineStr">
         <is>
-          <t>78.154.32.0/19</t>
+          <t>78.108.123.0/24</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="2" t="inlineStr">
         <is>
-          <t>78.157.32.0/19</t>
+          <t>78.109.192.0/20</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="3" t="inlineStr">
         <is>
-          <t>78.158.160.0/19</t>
+          <t>78.110.112.0/21</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="2" t="inlineStr">
         <is>
-          <t>78.24.205.0/24</t>
+          <t>78.110.120.0/22</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="3" t="inlineStr">
         <is>
-          <t>78.31.232.0/22</t>
+          <t>78.110.124.0/22</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="2" t="inlineStr">
         <is>
-          <t>78.38.0.0/15</t>
+          <t>78.111.0.0/22</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="3" t="inlineStr">
         <is>
-          <t>78.41.137.0/24</t>
+          <t>78.111.4.0/23</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="2" t="inlineStr">
         <is>
-          <t>78.41.61.0/24</t>
+          <t>78.111.6.0/24</t>
         </is>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="3" t="inlineStr">
         <is>
-          <t>78.41.62.0/24</t>
+          <t>78.111.7.0/24</t>
         </is>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="2" t="inlineStr">
         <is>
-          <t>79.127.0.0/17</t>
+          <t>78.111.8.0/21</t>
         </is>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="3" t="inlineStr">
         <is>
-          <t>79.132.192.0/23</t>
+          <t>78.154.32.0/19</t>
         </is>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="2" t="inlineStr">
         <is>
-          <t>79.132.200.0/21</t>
+          <t>78.157.32.0/19</t>
         </is>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="3" t="inlineStr">
         <is>
-          <t>79.132.208.0/20</t>
+          <t>78.158.160.0/19</t>
         </is>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="2" t="inlineStr">
         <is>
-          <t>79.143.84.0/22</t>
+          <t>78.24.205.0/24</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="3" t="inlineStr">
         <is>
-          <t>79.174.160.0/21</t>
+          <t>78.31.232.0/22</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="2" t="inlineStr">
         <is>
-          <t>79.175.128.0/18</t>
+          <t>78.38.0.0/15</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="3" t="inlineStr">
         <is>
-          <t>80.191.0.0/16</t>
+          <t>78.41.137.0/24</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="2" t="inlineStr">
         <is>
-          <t>80.210.0.0/18</t>
+          <t>78.41.61.0/24</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="3" t="inlineStr">
         <is>
-          <t>80.210.128.0/17</t>
+          <t>78.41.62.0/24</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" s="2" t="inlineStr">
         <is>
-          <t>80.242.0.0/20</t>
+          <t>79.127.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" s="3" t="inlineStr">
         <is>
-          <t>80.244.11.0/24</t>
+          <t>79.132.192.0/23</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" s="2" t="inlineStr">
         <is>
-          <t>80.244.7.0/24</t>
+          <t>79.132.200.0/21</t>
         </is>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" s="3" t="inlineStr">
         <is>
-          <t>80.249.112.0/23</t>
+          <t>79.132.208.0/20</t>
         </is>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" s="2" t="inlineStr">
         <is>
-          <t>80.249.114.0/24</t>
+          <t>79.143.84.0/22</t>
         </is>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" s="3" t="inlineStr">
         <is>
-          <t>80.249.115.0/24</t>
+          <t>79.174.160.0/21</t>
         </is>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" s="2" t="inlineStr">
         <is>
-          <t>80.250.192.0/20</t>
+          <t>79.175.128.0/18</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" s="3" t="inlineStr">
         <is>
-          <t>80.253.128.0/20</t>
+          <t>80.191.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" s="2" t="inlineStr">
         <is>
-          <t>80.253.144.0/20</t>
+          <t>80.210.0.0/18</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" s="3" t="inlineStr">
         <is>
-          <t>80.66.176.0/20</t>
+          <t>80.210.128.0/17</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" s="2" t="inlineStr">
         <is>
-          <t>80.71.112.0/20</t>
+          <t>80.242.0.0/20</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" s="3" t="inlineStr">
         <is>
-          <t>80.71.149.0/24</t>
+          <t>80.244.11.0/24</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" s="2" t="inlineStr">
         <is>
-          <t>80.75.0.0/20</t>
+          <t>80.244.7.0/24</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="3" t="inlineStr">
         <is>
-          <t>80.75.213.0/24</t>
+          <t>80.249.112.0/23</t>
         </is>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="2" t="inlineStr">
         <is>
-          <t>80.91.208.0/24</t>
+          <t>80.249.114.0/24</t>
         </is>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="3" t="inlineStr">
         <is>
-          <t>80.94.80.0/23</t>
+          <t>80.249.115.0/24</t>
         </is>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="2" t="inlineStr">
         <is>
-          <t>81.12.0.0/17</t>
+          <t>80.250.192.0/20</t>
         </is>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="3" t="inlineStr">
         <is>
-          <t>81.16.112.0/20</t>
+          <t>80.253.128.0/20</t>
         </is>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="2" t="inlineStr">
         <is>
-          <t>81.163.0.0/21</t>
+          <t>80.253.144.0/20</t>
         </is>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="3" t="inlineStr">
         <is>
-          <t>81.28.252.0/22</t>
+          <t>80.66.176.0/20</t>
         </is>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" s="2" t="inlineStr">
         <is>
-          <t>81.28.32.0/20</t>
+          <t>80.71.112.0/20</t>
         </is>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" s="3" t="inlineStr">
         <is>
-          <t>81.28.48.0/20</t>
+          <t>80.71.149.0/24</t>
         </is>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="2" t="inlineStr">
         <is>
-          <t>81.29.240.0/20</t>
+          <t>80.75.0.0/20</t>
         </is>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="3" t="inlineStr">
         <is>
-          <t>81.30.107.0/24</t>
+          <t>80.75.213.0/24</t>
         </is>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="2" t="inlineStr">
         <is>
-          <t>81.30.108.0/24</t>
+          <t>80.91.208.0/24</t>
         </is>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="3" t="inlineStr">
         <is>
-          <t>81.30.98.0/24</t>
+          <t>80.94.80.0/23</t>
         </is>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="2" t="inlineStr">
         <is>
-          <t>81.31.160.0/20</t>
+          <t>81.12.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="3" t="inlineStr">
         <is>
-          <t>81.31.176.0/20</t>
+          <t>81.16.112.0/20</t>
         </is>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="2" t="inlineStr">
         <is>
-          <t>81.31.224.0/19</t>
+          <t>81.163.0.0/21</t>
         </is>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="3" t="inlineStr">
         <is>
-          <t>81.90.144.0/20</t>
+          <t>81.28.252.0/22</t>
         </is>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="2" t="inlineStr">
         <is>
-          <t>81.91.128.0/20</t>
+          <t>81.28.32.0/20</t>
         </is>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="3" t="inlineStr">
         <is>
-          <t>81.91.144.0/20</t>
+          <t>81.28.48.0/20</t>
         </is>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="2" t="inlineStr">
         <is>
-          <t>82.180.192.0/18</t>
+          <t>81.29.240.0/20</t>
         </is>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="3" t="inlineStr">
         <is>
-          <t>82.99.192.0/18</t>
+          <t>81.30.107.0/24</t>
         </is>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="2" t="inlineStr">
         <is>
-          <t>83.120.0.0/14</t>
+          <t>81.30.108.0/24</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="3" t="inlineStr">
         <is>
-          <t>83.150.192.0/22</t>
+          <t>81.30.98.0/24</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="2" t="inlineStr">
         <is>
-          <t>83.97.72.0/24</t>
+          <t>81.31.160.0/20</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="3" t="inlineStr">
         <is>
-          <t>84.241.0.0/18</t>
+          <t>81.31.176.0/20</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="2" t="inlineStr">
         <is>
-          <t>84.47.192.0/19</t>
+          <t>81.31.224.0/19</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="3" t="inlineStr">
         <is>
-          <t>84.47.224.0/21</t>
+          <t>81.90.144.0/20</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="2" t="inlineStr">
         <is>
-          <t>84.47.232.0/21</t>
+          <t>81.91.128.0/20</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="3" t="inlineStr">
         <is>
-          <t>84.47.240.0/20</t>
+          <t>81.91.144.0/20</t>
         </is>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="2" t="inlineStr">
         <is>
-          <t>85.133.128.0/17</t>
+          <t>82.180.192.0/18</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="3" t="inlineStr">
         <is>
-          <t>85.15.0.0/18</t>
+          <t>82.99.192.0/18</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="2" t="inlineStr">
         <is>
-          <t>85.159.113.0/24</t>
+          <t>83.120.0.0/14</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="3" t="inlineStr">
         <is>
-          <t>85.185.0.0/16</t>
+          <t>83.150.192.0/22</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="2" t="inlineStr">
         <is>
-          <t>85.198.0.0/21</t>
+          <t>83.97.72.0/24</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="3" t="inlineStr">
         <is>
-          <t>85.198.16.0/21</t>
+          <t>84.241.0.0/18</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="2" t="inlineStr">
         <is>
-          <t>85.198.24.0/22</t>
+          <t>84.47.192.0/19</t>
         </is>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="3" t="inlineStr">
         <is>
-          <t>85.198.28.0/22</t>
+          <t>84.47.224.0/21</t>
         </is>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="2" t="inlineStr">
         <is>
-          <t>85.198.48.0/20</t>
+          <t>84.47.232.0/21</t>
         </is>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" s="3" t="inlineStr">
         <is>
-          <t>85.198.8.0/21</t>
+          <t>84.47.240.0/20</t>
         </is>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" s="2" t="inlineStr">
         <is>
-          <t>85.204.104.0/23</t>
+          <t>85.133.128.0/17</t>
         </is>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" s="3" t="inlineStr">
         <is>
-          <t>85.204.128.0/22</t>
+          <t>85.15.0.0/18</t>
         </is>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" s="2" t="inlineStr">
         <is>
-          <t>85.204.208.0/20</t>
+          <t>85.159.113.0/24</t>
         </is>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" s="3" t="inlineStr">
         <is>
-          <t>85.204.30.0/23</t>
+          <t>85.185.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" s="2" t="inlineStr">
         <is>
-          <t>85.204.76.0/23</t>
+          <t>85.198.0.0/21</t>
         </is>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" s="3" t="inlineStr">
         <is>
-          <t>85.204.80.0/20</t>
+          <t>85.198.16.0/21</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" s="2" t="inlineStr">
         <is>
-          <t>85.208.252.0/22</t>
+          <t>85.198.24.0/22</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" s="3" t="inlineStr">
         <is>
-          <t>85.209.40.0/24</t>
+          <t>85.198.28.0/22</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="2" t="inlineStr">
         <is>
-          <t>85.209.41.0/24</t>
+          <t>85.198.48.0/20</t>
         </is>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="3" t="inlineStr">
         <is>
-          <t>85.239.192.0/19</t>
+          <t>85.198.8.0/21</t>
         </is>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="2" t="inlineStr">
         <is>
-          <t>85.8.230.0/24</t>
+          <t>85.204.104.0/23</t>
         </is>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="3" t="inlineStr">
         <is>
-          <t>85.8.231.0/24</t>
+          <t>85.204.128.0/22</t>
         </is>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="2" t="inlineStr">
         <is>
-          <t>85.8.232.0/24</t>
+          <t>85.204.208.0/20</t>
         </is>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="3" t="inlineStr">
         <is>
-          <t>85.8.236.0/24</t>
+          <t>85.204.30.0/23</t>
         </is>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="2" t="inlineStr">
         <is>
-          <t>85.8.242.0/24</t>
+          <t>85.204.76.0/23</t>
         </is>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="3" t="inlineStr">
         <is>
-          <t>85.8.243.0/24</t>
+          <t>85.204.80.0/20</t>
         </is>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="2" t="inlineStr">
         <is>
-          <t>85.9.64.0/18</t>
+          <t>85.208.252.0/22</t>
         </is>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="3" t="inlineStr">
         <is>
-          <t>86.104.232.0/21</t>
+          <t>85.209.40.0/24</t>
         </is>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="2" t="inlineStr">
         <is>
-          <t>86.104.240.0/21</t>
+          <t>85.209.41.0/24</t>
         </is>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="3" t="inlineStr">
         <is>
-          <t>86.104.32.0/20</t>
+          <t>85.239.192.0/19</t>
         </is>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="2" t="inlineStr">
         <is>
-          <t>86.104.80.0/20</t>
+          <t>85.8.230.0/24</t>
         </is>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="3" t="inlineStr">
         <is>
-          <t>86.104.96.0/20</t>
+          <t>85.8.231.0/24</t>
         </is>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="2" t="inlineStr">
         <is>
-          <t>86.105.128.0/20</t>
+          <t>85.8.232.0/24</t>
         </is>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="3" t="inlineStr">
         <is>
-          <t>86.105.40.0/21</t>
+          <t>85.8.236.0/24</t>
         </is>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="2" t="inlineStr">
         <is>
-          <t>86.106.142.0/24</t>
+          <t>85.8.242.0/24</t>
         </is>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="3" t="inlineStr">
         <is>
-          <t>86.106.192.0/21</t>
+          <t>85.8.243.0/24</t>
         </is>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="2" t="inlineStr">
         <is>
-          <t>86.107.0.0/20</t>
+          <t>85.9.64.0/18</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="3" t="inlineStr">
         <is>
-          <t>86.107.144.0/20</t>
+          <t>86.104.232.0/21</t>
         </is>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="2" t="inlineStr">
         <is>
-          <t>86.107.172.0/22</t>
+          <t>86.104.240.0/21</t>
         </is>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="3" t="inlineStr">
         <is>
-          <t>86.107.184.0/24</t>
+          <t>86.104.32.0/20</t>
         </is>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="2" t="inlineStr">
         <is>
-          <t>86.107.208.0/20</t>
+          <t>86.104.80.0/20</t>
         </is>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="3" t="inlineStr">
         <is>
-          <t>86.107.47.0/24</t>
+          <t>86.104.96.0/20</t>
         </is>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="2" t="inlineStr">
         <is>
-          <t>86.107.80.0/20</t>
+          <t>86.105.128.0/20</t>
         </is>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="3" t="inlineStr">
         <is>
-          <t>86.109.32.0/19</t>
+          <t>86.105.40.0/21</t>
         </is>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="2" t="inlineStr">
         <is>
-          <t>86.55.0.0/16</t>
+          <t>86.106.142.0/24</t>
         </is>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="3" t="inlineStr">
         <is>
-          <t>86.57.0.0/17</t>
+          <t>86.106.192.0/21</t>
         </is>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="2" t="inlineStr">
         <is>
-          <t>87.107.0.0/16</t>
+          <t>86.107.0.0/20</t>
         </is>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="3" t="inlineStr">
         <is>
-          <t>87.236.208.0/21</t>
+          <t>86.107.144.0/20</t>
         </is>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="2" t="inlineStr">
         <is>
-          <t>87.236.38.0/24</t>
+          <t>86.107.172.0/22</t>
         </is>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="3" t="inlineStr">
         <is>
-          <t>87.236.39.0/24</t>
+          <t>86.107.184.0/24</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="2" t="inlineStr">
         <is>
-          <t>87.247.168.0/21</t>
+          <t>86.107.208.0/20</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="3" t="inlineStr">
         <is>
-          <t>87.247.176.0/23</t>
+          <t>86.107.47.0/24</t>
         </is>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="2" t="inlineStr">
         <is>
-          <t>87.247.178.0/24</t>
+          <t>86.107.80.0/20</t>
         </is>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="3" t="inlineStr">
         <is>
-          <t>87.247.179.0/24</t>
+          <t>86.109.32.0/19</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="2" t="inlineStr">
         <is>
-          <t>87.247.180.0/22</t>
+          <t>86.54.42.0/24</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="3" t="inlineStr">
         <is>
-          <t>87.247.184.0/21</t>
+          <t>86.55.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="2" t="inlineStr">
         <is>
-          <t>87.248.128.0/19</t>
+          <t>86.57.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" s="3" t="inlineStr">
         <is>
-          <t>87.251.128.0/19</t>
+          <t>87.107.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" s="2" t="inlineStr">
         <is>
-          <t>88.135.32.0/24</t>
+          <t>87.236.208.0/21</t>
         </is>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" s="3" t="inlineStr">
         <is>
-          <t>88.135.33.0-88.135.35.255</t>
+          <t>87.236.38.0/24</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" s="2" t="inlineStr">
         <is>
-          <t>88.135.36.0/22</t>
+          <t>87.236.39.0/24</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" s="3" t="inlineStr">
         <is>
-          <t>88.135.40.0/21</t>
+          <t>87.247.168.0/21</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" s="2" t="inlineStr">
         <is>
-          <t>88.135.68.0/24</t>
+          <t>87.247.176.0/23</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" s="3" t="inlineStr">
         <is>
-          <t>88.135.72.0/24</t>
+          <t>87.247.178.0/24</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" s="2" t="inlineStr">
         <is>
-          <t>88.135.75.0/24</t>
+          <t>87.247.179.0/24</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" s="3" t="inlineStr">
         <is>
-          <t>88.218.16.0/22</t>
+          <t>87.247.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" s="2" t="inlineStr">
         <is>
-          <t>89.144.128.0/18</t>
+          <t>87.247.184.0/21</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="3" t="inlineStr">
         <is>
-          <t>89.165.0.0/17</t>
+          <t>87.248.128.0/19</t>
         </is>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="2" t="inlineStr">
         <is>
-          <t>89.196.0.0/16</t>
+          <t>87.251.128.0/19</t>
         </is>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="3" t="inlineStr">
         <is>
-          <t>89.198.0.0/17</t>
+          <t>88.135.32.0/24</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="2" t="inlineStr">
         <is>
-          <t>89.198.128.0/17</t>
+          <t>88.135.33.0-88.135.35.255</t>
         </is>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="3" t="inlineStr">
         <is>
-          <t>89.199.0.0/16</t>
+          <t>88.135.36.0/22</t>
         </is>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="2" t="inlineStr">
         <is>
-          <t>89.219.192.0/18</t>
+          <t>88.135.40.0/21</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="3" t="inlineStr">
         <is>
-          <t>89.219.64.0/18</t>
+          <t>88.135.68.0/24</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="2" t="inlineStr">
         <is>
-          <t>89.221.80.0/20</t>
+          <t>88.135.72.0/24</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="3" t="inlineStr">
         <is>
-          <t>89.235.100.0/22</t>
+          <t>88.135.75.0/24</t>
         </is>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="2" t="inlineStr">
         <is>
-          <t>89.235.104.0/21</t>
+          <t>88.218.16.0/22</t>
         </is>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="3" t="inlineStr">
         <is>
-          <t>89.235.112.0/20</t>
+          <t>89.144.128.0/18</t>
         </is>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="2" t="inlineStr">
         <is>
-          <t>89.235.64.0/22</t>
+          <t>89.165.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="3" t="inlineStr">
         <is>
-          <t>89.235.68.0/22</t>
+          <t>89.196.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="2" t="inlineStr">
         <is>
-          <t>89.235.72.0/21</t>
+          <t>89.198.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="3" t="inlineStr">
         <is>
-          <t>89.235.80.0/20</t>
+          <t>89.198.128.0/17</t>
         </is>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="2" t="inlineStr">
         <is>
-          <t>89.235.96.0/22</t>
+          <t>89.199.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="3" t="inlineStr">
         <is>
-          <t>89.32.0.0/19</t>
+          <t>89.219.192.0/18</t>
         </is>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="2" t="inlineStr">
         <is>
-          <t>89.32.196.0/23</t>
+          <t>89.219.64.0/18</t>
         </is>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="3" t="inlineStr">
         <is>
-          <t>89.32.248.0/22</t>
+          <t>89.221.80.0/20</t>
         </is>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="2" t="inlineStr">
         <is>
-          <t>89.32.96.0/20</t>
+          <t>89.235.100.0/22</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="3" t="inlineStr">
         <is>
-          <t>89.33.100.0/22</t>
+          <t>89.235.104.0/21</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="2" t="inlineStr">
         <is>
-          <t>89.33.128.0/24</t>
+          <t>89.235.112.0/20</t>
         </is>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="3" t="inlineStr">
         <is>
-          <t>89.33.129.0/24</t>
+          <t>89.235.64.0/22</t>
         </is>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="2" t="inlineStr">
         <is>
-          <t>89.33.18.0/23</t>
+          <t>89.235.68.0/22</t>
         </is>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="3" t="inlineStr">
         <is>
-          <t>89.33.204.0/23</t>
+          <t>89.235.72.0/21</t>
         </is>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="2" t="inlineStr">
         <is>
-          <t>89.33.234.0/23</t>
+          <t>89.235.80.0/20</t>
         </is>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="3" t="inlineStr">
         <is>
-          <t>89.33.240.0/23</t>
+          <t>89.235.96.0/22</t>
         </is>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="2" t="inlineStr">
         <is>
-          <t>89.33.87.0/24</t>
+          <t>89.32.0.0/19</t>
         </is>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="3" t="inlineStr">
         <is>
-          <t>89.34.128.0/19</t>
+          <t>89.32.196.0/23</t>
         </is>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="2" t="inlineStr">
         <is>
-          <t>89.34.168.0/23</t>
+          <t>89.32.248.0/22</t>
         </is>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="3" t="inlineStr">
         <is>
-          <t>89.34.176.0/23</t>
+          <t>89.32.96.0/20</t>
         </is>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="2" t="inlineStr">
         <is>
-          <t>89.34.20.0/23</t>
+          <t>89.33.100.0/22</t>
         </is>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="3" t="inlineStr">
         <is>
-          <t>89.34.200.0/23</t>
+          <t>89.33.128.0/24</t>
         </is>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="2" t="inlineStr">
         <is>
-          <t>89.34.248.0/21</t>
+          <t>89.33.129.0/24</t>
         </is>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="3" t="inlineStr">
         <is>
-          <t>89.34.32.0/19</t>
+          <t>89.33.18.0/23</t>
         </is>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="2" t="inlineStr">
         <is>
-          <t>89.34.88.0/23</t>
+          <t>89.33.204.0/23</t>
         </is>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="3" t="inlineStr">
         <is>
-          <t>89.34.94.0/23</t>
+          <t>89.33.234.0/23</t>
         </is>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="2" t="inlineStr">
         <is>
-          <t>89.35.120.0/22</t>
+          <t>89.33.240.0/23</t>
         </is>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="3" t="inlineStr">
         <is>
-          <t>89.35.132.0/23</t>
+          <t>89.33.87.0/24</t>
         </is>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="2" t="inlineStr">
         <is>
-          <t>89.35.156.0/23</t>
+          <t>89.34.128.0/19</t>
         </is>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="3" t="inlineStr">
         <is>
-          <t>89.35.172.0/24</t>
+          <t>89.34.168.0/23</t>
         </is>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="2" t="inlineStr">
         <is>
-          <t>89.35.176.0/23</t>
+          <t>89.34.176.0/23</t>
         </is>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="3" t="inlineStr">
         <is>
-          <t>89.35.180.0/22</t>
+          <t>89.34.20.0/23</t>
         </is>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" s="2" t="inlineStr">
         <is>
-          <t>89.35.194.0/23</t>
+          <t>89.34.200.0/23</t>
         </is>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" s="3" t="inlineStr">
         <is>
-          <t>89.35.58.0/23</t>
+          <t>89.34.248.0/21</t>
         </is>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="2" t="inlineStr">
         <is>
-          <t>89.35.64.0/21</t>
+          <t>89.34.32.0/19</t>
         </is>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="3" t="inlineStr">
         <is>
-          <t>89.36.16.0/23</t>
+          <t>89.34.88.0/23</t>
         </is>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="2" t="inlineStr">
         <is>
-          <t>89.36.176.0/20</t>
+          <t>89.34.94.0/23</t>
         </is>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="3" t="inlineStr">
         <is>
-          <t>89.36.194.0/23</t>
+          <t>89.35.120.0/22</t>
         </is>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="2" t="inlineStr">
         <is>
-          <t>89.36.226.0/23</t>
+          <t>89.35.132.0/23</t>
         </is>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="3" t="inlineStr">
         <is>
-          <t>89.36.252.0/23</t>
+          <t>89.35.156.0/23</t>
         </is>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="2" t="inlineStr">
         <is>
-          <t>89.36.48.0/20</t>
+          <t>89.35.172.0/24</t>
         </is>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="3" t="inlineStr">
         <is>
-          <t>89.36.96.0/20</t>
+          <t>89.35.176.0/23</t>
         </is>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="2" t="inlineStr">
         <is>
-          <t>89.37.0.0/20</t>
+          <t>89.35.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="3" t="inlineStr">
         <is>
-          <t>89.37.102.0/23</t>
+          <t>89.35.194.0/23</t>
         </is>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="2" t="inlineStr">
         <is>
-          <t>89.37.144.0/21</t>
+          <t>89.35.58.0/23</t>
         </is>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="3" t="inlineStr">
         <is>
-          <t>89.37.152.0/22</t>
+          <t>89.35.64.0/21</t>
         </is>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="2" t="inlineStr">
         <is>
-          <t>89.37.168.0/22</t>
+          <t>89.36.16.0/23</t>
         </is>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="3" t="inlineStr">
         <is>
-          <t>89.37.198.0/23</t>
+          <t>89.36.176.0/20</t>
         </is>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="2" t="inlineStr">
         <is>
-          <t>89.37.208.0/22</t>
+          <t>89.36.194.0/23</t>
         </is>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="3" t="inlineStr">
         <is>
-          <t>89.37.218.0/23</t>
+          <t>89.36.226.0/23</t>
         </is>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="2" t="inlineStr">
         <is>
-          <t>89.37.240.0/20</t>
+          <t>89.36.252.0/23</t>
         </is>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="3" t="inlineStr">
         <is>
-          <t>89.37.30.0/23</t>
+          <t>89.36.48.0/20</t>
         </is>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="2" t="inlineStr">
         <is>
-          <t>89.37.42.0/23</t>
+          <t>89.36.96.0/20</t>
         </is>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="3" t="inlineStr">
         <is>
-          <t>89.38.102.0/23</t>
+          <t>89.37.0.0/20</t>
         </is>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="2" t="inlineStr">
         <is>
-          <t>89.38.184.0/21</t>
+          <t>89.37.102.0/23</t>
         </is>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="3" t="inlineStr">
         <is>
-          <t>89.38.192.0/21</t>
+          <t>89.37.144.0/21</t>
         </is>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="2" t="inlineStr">
         <is>
-          <t>89.38.212.0/22</t>
+          <t>89.37.152.0/22</t>
         </is>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="3" t="inlineStr">
         <is>
-          <t>89.38.24.0/23</t>
+          <t>89.37.168.0/22</t>
         </is>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="2" t="inlineStr">
         <is>
-          <t>89.38.242.0/23</t>
+          <t>89.37.198.0/23</t>
         </is>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="3" t="inlineStr">
         <is>
-          <t>89.38.244.0/22</t>
+          <t>89.37.208.0/22</t>
         </is>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="2" t="inlineStr">
         <is>
-          <t>89.38.80.0/20</t>
+          <t>89.37.218.0/23</t>
         </is>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="3" t="inlineStr">
         <is>
-          <t>89.39.186.0/23</t>
+          <t>89.37.240.0/20</t>
         </is>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="2" t="inlineStr">
         <is>
-          <t>89.39.208.0/24</t>
+          <t>89.37.30.0/23</t>
         </is>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="3" t="inlineStr">
         <is>
-          <t>89.39.8.0/22</t>
+          <t>89.37.42.0/23</t>
         </is>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="2" t="inlineStr">
         <is>
-          <t>89.40.106.0/23</t>
+          <t>89.38.102.0/23</t>
         </is>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="3" t="inlineStr">
         <is>
-          <t>89.40.110.0/23</t>
+          <t>89.38.184.0/21</t>
         </is>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="2" t="inlineStr">
         <is>
-          <t>89.40.128.0/23</t>
+          <t>89.38.192.0/21</t>
         </is>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="3" t="inlineStr">
         <is>
-          <t>89.40.152.0/21</t>
+          <t>89.38.212.0/22</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="2" t="inlineStr">
         <is>
-          <t>89.40.240.0/20</t>
+          <t>89.38.24.0/23</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="3" t="inlineStr">
         <is>
-          <t>89.40.35.0/24</t>
+          <t>89.38.242.0/23</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="2" t="inlineStr">
         <is>
-          <t>89.40.38.0/23</t>
+          <t>89.38.244.0/22</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="3" t="inlineStr">
         <is>
-          <t>89.40.65.0/24</t>
+          <t>89.38.80.0/20</t>
         </is>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="2" t="inlineStr">
         <is>
-          <t>89.40.78.0/23</t>
+          <t>89.39.186.0/23</t>
         </is>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="3" t="inlineStr">
         <is>
-          <t>89.40.90.0/23</t>
+          <t>89.39.208.0/24</t>
         </is>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="2" t="inlineStr">
         <is>
-          <t>89.41.16.0/21</t>
+          <t>89.39.8.0/22</t>
         </is>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="3" t="inlineStr">
         <is>
-          <t>89.41.184.0/22</t>
+          <t>89.40.106.0/23</t>
         </is>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="2" t="inlineStr">
         <is>
-          <t>89.41.192.0/19</t>
+          <t>89.40.110.0/23</t>
         </is>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="3" t="inlineStr">
         <is>
-          <t>89.41.240.0/21</t>
+          <t>89.40.128.0/23</t>
         </is>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="2" t="inlineStr">
         <is>
-          <t>89.41.32.0/23</t>
+          <t>89.40.152.0/21</t>
         </is>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="3" t="inlineStr">
         <is>
-          <t>89.41.40.0/22</t>
+          <t>89.40.240.0/20</t>
         </is>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="2" t="inlineStr">
         <is>
-          <t>89.41.58.0/23</t>
+          <t>89.40.35.0/24</t>
         </is>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="3" t="inlineStr">
         <is>
-          <t>89.41.8.0/21</t>
+          <t>89.40.38.0/23</t>
         </is>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="2" t="inlineStr">
         <is>
-          <t>89.42.136.0/22</t>
+          <t>89.40.65.0/24</t>
         </is>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="3" t="inlineStr">
         <is>
-          <t>89.42.150.0/23</t>
+          <t>89.40.78.0/23</t>
         </is>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="2" t="inlineStr">
         <is>
-          <t>89.42.184.0/21</t>
+          <t>89.40.90.0/23</t>
         </is>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="3" t="inlineStr">
         <is>
-          <t>89.42.196.0/22</t>
+          <t>89.41.16.0/21</t>
         </is>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="2" t="inlineStr">
         <is>
-          <t>89.42.208.0/22</t>
+          <t>89.41.184.0/22</t>
         </is>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="3" t="inlineStr">
         <is>
-          <t>89.42.228.0/23</t>
+          <t>89.41.192.0/19</t>
         </is>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="2" t="inlineStr">
         <is>
-          <t>89.42.32.0/23</t>
+          <t>89.41.240.0/21</t>
         </is>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="3" t="inlineStr">
         <is>
-          <t>89.42.44.0/22</t>
+          <t>89.41.32.0/23</t>
         </is>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="2" t="inlineStr">
         <is>
-          <t>89.42.56.0/23</t>
+          <t>89.41.40.0/22</t>
         </is>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="3" t="inlineStr">
         <is>
-          <t>89.42.68.0/23</t>
+          <t>89.41.58.0/23</t>
         </is>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="2" t="inlineStr">
         <is>
-          <t>89.42.96.0/21</t>
+          <t>89.41.8.0/21</t>
         </is>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="3" t="inlineStr">
         <is>
-          <t>89.43.0.0/20</t>
+          <t>89.42.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="2" t="inlineStr">
         <is>
-          <t>89.43.144.0/21</t>
+          <t>89.42.150.0/23</t>
         </is>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="3" t="inlineStr">
         <is>
-          <t>89.43.182.0/23</t>
+          <t>89.42.184.0/21</t>
         </is>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="2" t="inlineStr">
         <is>
-          <t>89.43.188.0/23</t>
+          <t>89.42.196.0/22</t>
         </is>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="3" t="inlineStr">
         <is>
-          <t>89.43.204.0/23</t>
+          <t>89.42.208.0/22</t>
         </is>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="2" t="inlineStr">
         <is>
-          <t>89.43.216.0/21</t>
+          <t>89.42.228.0/23</t>
         </is>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="3" t="inlineStr">
         <is>
-          <t>89.43.224.0/21</t>
+          <t>89.42.32.0/23</t>
         </is>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="2" t="inlineStr">
         <is>
-          <t>89.43.36.0/23</t>
+          <t>89.42.44.0/22</t>
         </is>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="3" t="inlineStr">
         <is>
-          <t>89.43.70.0/23</t>
+          <t>89.42.56.0/23</t>
         </is>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="2" t="inlineStr">
         <is>
-          <t>89.43.88.0/21</t>
+          <t>89.42.68.0/23</t>
         </is>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="3" t="inlineStr">
         <is>
-          <t>89.43.96.0/21</t>
+          <t>89.42.96.0/21</t>
         </is>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="2" t="inlineStr">
         <is>
-          <t>89.44.112.0/23</t>
+          <t>89.43.0.0/20</t>
         </is>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="3" t="inlineStr">
         <is>
-          <t>89.44.118.0/23</t>
+          <t>89.43.144.0/21</t>
         </is>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="2" t="inlineStr">
         <is>
-          <t>89.44.128.0/21</t>
+          <t>89.43.182.0/23</t>
         </is>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="3" t="inlineStr">
         <is>
-          <t>89.44.146.0/23</t>
+          <t>89.43.188.0/23</t>
         </is>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="2" t="inlineStr">
         <is>
-          <t>89.44.176.0/21</t>
+          <t>89.43.204.0/23</t>
         </is>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="3" t="inlineStr">
         <is>
-          <t>89.44.190.0/23</t>
+          <t>89.43.216.0/21</t>
         </is>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="2" t="inlineStr">
         <is>
-          <t>89.44.202.0/23</t>
+          <t>89.43.224.0/21</t>
         </is>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="3" t="inlineStr">
         <is>
-          <t>89.44.240.0/22</t>
+          <t>89.43.36.0/23</t>
         </is>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="2" t="inlineStr">
         <is>
-          <t>89.45.112.0/21</t>
+          <t>89.43.70.0/23</t>
         </is>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="3" t="inlineStr">
         <is>
-          <t>89.45.126.0/23</t>
+          <t>89.43.88.0/21</t>
         </is>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="2" t="inlineStr">
         <is>
-          <t>89.45.152.0/21</t>
+          <t>89.43.96.0/21</t>
         </is>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="3" t="inlineStr">
         <is>
-          <t>89.45.230.0/23</t>
+          <t>89.44.112.0/23</t>
         </is>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="2" t="inlineStr">
         <is>
-          <t>89.45.48.0/20</t>
+          <t>89.44.118.0/23</t>
         </is>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="3" t="inlineStr">
         <is>
-          <t>89.45.68.0/23</t>
+          <t>89.44.128.0/21</t>
         </is>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="2" t="inlineStr">
         <is>
-          <t>89.45.80.0/23</t>
+          <t>89.44.146.0/23</t>
         </is>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="3" t="inlineStr">
         <is>
-          <t>89.45.89.0/24</t>
+          <t>89.44.176.0/21</t>
         </is>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="2" t="inlineStr">
         <is>
-          <t>89.46.184.0/21</t>
+          <t>89.44.190.0/23</t>
         </is>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="3" t="inlineStr">
         <is>
-          <t>89.46.216.0/22</t>
+          <t>89.44.202.0/23</t>
         </is>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="2" t="inlineStr">
         <is>
-          <t>89.46.44.0/23</t>
+          <t>89.44.240.0/22</t>
         </is>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="3" t="inlineStr">
         <is>
-          <t>89.46.60.0/23</t>
+          <t>89.45.112.0/21</t>
         </is>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" s="2" t="inlineStr">
         <is>
-          <t>89.46.94.0/23</t>
+          <t>89.45.126.0/23</t>
         </is>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" s="3" t="inlineStr">
         <is>
-          <t>89.47.128.0/19</t>
+          <t>89.45.152.0/21</t>
         </is>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" s="2" t="inlineStr">
         <is>
-          <t>89.47.196.0/22</t>
+          <t>89.45.230.0/23</t>
         </is>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" s="3" t="inlineStr">
         <is>
-          <t>89.47.200.0/22</t>
+          <t>89.45.48.0/20</t>
         </is>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" s="2" t="inlineStr">
         <is>
-          <t>89.47.64.0/20</t>
+          <t>89.45.68.0/23</t>
         </is>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" s="3" t="inlineStr">
         <is>
-          <t>91.102.126.0/24</t>
+          <t>89.45.80.0/23</t>
         </is>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" s="2" t="inlineStr">
         <is>
-          <t>91.102.127.0/24</t>
+          <t>89.45.89.0/24</t>
         </is>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" s="3" t="inlineStr">
         <is>
-          <t>91.106.64.0/19</t>
+          <t>89.46.184.0/21</t>
         </is>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" s="2" t="inlineStr">
         <is>
-          <t>91.108.128.0/19</t>
+          <t>89.46.216.0/22</t>
         </is>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" s="3" t="inlineStr">
         <is>
-          <t>91.109.104.0/21</t>
+          <t>89.46.44.0/23</t>
         </is>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" s="2" t="inlineStr">
         <is>
-          <t>91.133.128.0/17</t>
+          <t>89.46.60.0/23</t>
         </is>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" s="3" t="inlineStr">
         <is>
-          <t>91.147.64.0/20</t>
+          <t>89.46.94.0/23</t>
         </is>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" s="2" t="inlineStr">
         <is>
-          <t>91.184.64.0/20</t>
+          <t>89.47.128.0/19</t>
         </is>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" s="3" t="inlineStr">
         <is>
-          <t>91.184.80.0/20</t>
+          <t>89.47.196.0/22</t>
         </is>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" s="2" t="inlineStr">
         <is>
-          <t>91.185.128.0/19</t>
+          <t>89.47.200.0/22</t>
         </is>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" s="3" t="inlineStr">
         <is>
-          <t>91.190.88.0/21</t>
+          <t>89.47.64.0/20</t>
         </is>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" s="2" t="inlineStr">
         <is>
-          <t>91.192.160.0/24</t>
+          <t>91.102.126.0/24</t>
         </is>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" s="3" t="inlineStr">
         <is>
-          <t>91.194.6.0/24</t>
+          <t>91.102.127.0/24</t>
         </is>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" s="2" t="inlineStr">
         <is>
-          <t>91.195.37.0/24</t>
+          <t>91.106.64.0/19</t>
         </is>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" s="3" t="inlineStr">
         <is>
-          <t>91.197.242.0/24</t>
+          <t>91.108.128.0/19</t>
         </is>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" s="2" t="inlineStr">
         <is>
-          <t>91.198.110.0/24</t>
+          <t>91.109.104.0/21</t>
         </is>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" s="3" t="inlineStr">
         <is>
-          <t>91.198.29.0/24</t>
+          <t>91.133.128.0/17</t>
         </is>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" s="2" t="inlineStr">
         <is>
-          <t>91.199.14.0/24</t>
+          <t>91.147.64.0/20</t>
         </is>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" s="3" t="inlineStr">
         <is>
-          <t>91.199.18.0/24</t>
+          <t>91.184.64.0/20</t>
         </is>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" s="2" t="inlineStr">
         <is>
-          <t>91.199.19.0/24</t>
+          <t>91.184.80.0/20</t>
         </is>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" s="3" t="inlineStr">
         <is>
-          <t>91.199.215.0/24</t>
+          <t>91.185.128.0/19</t>
         </is>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" s="2" t="inlineStr">
         <is>
-          <t>91.199.27.0/24</t>
+          <t>91.190.88.0/21</t>
         </is>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" s="3" t="inlineStr">
         <is>
-          <t>91.199.30.0/24</t>
+          <t>91.192.160.0/24</t>
         </is>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" s="2" t="inlineStr">
         <is>
-          <t>91.199.43.0/24</t>
+          <t>91.194.6.0/24</t>
         </is>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" s="3" t="inlineStr">
         <is>
-          <t>91.199.9.0/24</t>
+          <t>91.195.37.0/24</t>
         </is>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" s="2" t="inlineStr">
         <is>
-          <t>91.206.171.0/24</t>
+          <t>91.197.242.0/24</t>
         </is>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" s="3" t="inlineStr">
         <is>
-          <t>91.206.177.0/24</t>
+          <t>91.198.110.0/24</t>
         </is>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" s="2" t="inlineStr">
         <is>
-          <t>91.206.28.0/24</t>
+          <t>91.198.29.0/24</t>
         </is>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" s="3" t="inlineStr">
         <is>
-          <t>91.207.138.0/23</t>
+          <t>91.199.14.0/24</t>
         </is>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" s="2" t="inlineStr">
         <is>
-          <t>91.207.18.0/24</t>
+          <t>91.199.18.0/24</t>
         </is>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" s="3" t="inlineStr">
         <is>
-          <t>91.207.205.0/24</t>
+          <t>91.199.19.0/24</t>
         </is>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" s="2" t="inlineStr">
         <is>
-          <t>91.208.163.0/24</t>
+          <t>91.199.215.0/24</t>
         </is>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" s="3" t="inlineStr">
         <is>
-          <t>91.208.165.0/24</t>
+          <t>91.199.27.0/24</t>
         </is>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" s="2" t="inlineStr">
         <is>
-          <t>91.209.161.0/24</t>
+          <t>91.199.30.0/24</t>
         </is>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" s="3" t="inlineStr">
         <is>
-          <t>91.209.183.0/24</t>
+          <t>91.199.43.0/24</t>
         </is>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" s="2" t="inlineStr">
         <is>
-          <t>91.209.184.0/24</t>
+          <t>91.199.9.0/24</t>
         </is>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" s="3" t="inlineStr">
         <is>
-          <t>91.209.186.0/24</t>
+          <t>91.206.171.0/24</t>
         </is>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" s="2" t="inlineStr">
         <is>
-          <t>91.209.242.0/24</t>
+          <t>91.206.177.0/24</t>
         </is>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" s="3" t="inlineStr">
         <is>
-          <t>91.209.96.0/24</t>
+          <t>91.206.28.0/24</t>
         </is>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" s="2" t="inlineStr">
         <is>
-          <t>91.212.16.0/24</t>
+          <t>91.207.138.0/23</t>
         </is>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" s="3" t="inlineStr">
         <is>
-          <t>91.212.174.0/24</t>
+          <t>91.207.18.0/24</t>
         </is>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" s="2" t="inlineStr">
         <is>
-          <t>91.212.232.0/24</t>
+          <t>91.207.205.0/24</t>
         </is>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" s="3" t="inlineStr">
         <is>
-          <t>91.212.252.0/24</t>
+          <t>91.208.163.0/24</t>
         </is>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" s="2" t="inlineStr">
         <is>
-          <t>91.213.151.0/24</t>
+          <t>91.208.165.0/24</t>
         </is>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" s="3" t="inlineStr">
         <is>
-          <t>91.213.157.0/24</t>
+          <t>91.209.161.0/24</t>
         </is>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" s="2" t="inlineStr">
         <is>
-          <t>91.213.164.0/24</t>
+          <t>91.209.183.0/24</t>
         </is>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" s="3" t="inlineStr">
         <is>
-          <t>91.213.167.0/24</t>
+          <t>91.209.184.0/24</t>
         </is>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" s="2" t="inlineStr">
         <is>
-          <t>91.213.172.0/24</t>
+          <t>91.209.186.0/24</t>
         </is>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" s="3" t="inlineStr">
         <is>
-          <t>91.213.83.0/24</t>
+          <t>91.209.242.0/24</t>
         </is>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" s="2" t="inlineStr">
         <is>
-          <t>91.216.159.0/24</t>
+          <t>91.209.96.0/24</t>
         </is>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" s="3" t="inlineStr">
         <is>
-          <t>91.216.171.0/24</t>
+          <t>91.212.16.0/24</t>
         </is>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" s="2" t="inlineStr">
         <is>
-          <t>91.216.217.0/24</t>
+          <t>91.212.174.0/24</t>
         </is>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" s="3" t="inlineStr">
         <is>
-          <t>91.216.4.0/24</t>
+          <t>91.212.232.0/24</t>
         </is>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" s="2" t="inlineStr">
         <is>
-          <t>91.216.71.0/24</t>
+          <t>91.212.252.0/24</t>
         </is>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" s="3" t="inlineStr">
         <is>
-          <t>91.217.166.0/24</t>
+          <t>91.213.151.0/24</t>
         </is>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" s="2" t="inlineStr">
         <is>
-          <t>91.217.177.0/24</t>
+          <t>91.213.157.0/24</t>
         </is>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" s="3" t="inlineStr">
         <is>
-          <t>91.217.64.0/23</t>
+          <t>91.213.164.0/24</t>
         </is>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" s="2" t="inlineStr">
         <is>
-          <t>91.219.116.0/24</t>
+          <t>91.213.167.0/24</t>
         </is>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" s="3" t="inlineStr">
         <is>
-          <t>91.220.0.0/24</t>
+          <t>91.213.172.0/24</t>
         </is>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" s="2" t="inlineStr">
         <is>
-          <t>91.220.113.0/24</t>
+          <t>91.213.83.0/24</t>
         </is>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" s="3" t="inlineStr">
         <is>
-          <t>91.220.243.0/24</t>
+          <t>91.216.159.0/24</t>
         </is>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" s="2" t="inlineStr">
         <is>
-          <t>91.220.79.0/24</t>
+          <t>91.216.171.0/24</t>
         </is>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" s="3" t="inlineStr">
         <is>
-          <t>91.221.116.0/23</t>
+          <t>91.216.217.0/24</t>
         </is>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" s="2" t="inlineStr">
         <is>
-          <t>91.221.232.0/23</t>
+          <t>91.216.4.0/24</t>
         </is>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" s="3" t="inlineStr">
         <is>
-          <t>91.221.240.0/23</t>
+          <t>91.216.63.0/24</t>
         </is>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" s="2" t="inlineStr">
         <is>
-          <t>91.222.196.0/23</t>
+          <t>91.216.71.0/24</t>
         </is>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" s="3" t="inlineStr">
         <is>
-          <t>91.222.198.0/23</t>
+          <t>91.217.166.0/24</t>
         </is>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" s="2" t="inlineStr">
         <is>
-          <t>91.222.204.0/22</t>
+          <t>91.217.177.0/24</t>
         </is>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" s="3" t="inlineStr">
         <is>
-          <t>91.223.116.0/24</t>
+          <t>91.217.64.0/23</t>
         </is>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" s="2" t="inlineStr">
         <is>
-          <t>91.223.146.0/24</t>
+          <t>91.219.116.0/24</t>
         </is>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" s="3" t="inlineStr">
         <is>
-          <t>91.223.187.0/24</t>
+          <t>91.220.0.0/24</t>
         </is>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" s="2" t="inlineStr">
         <is>
-          <t>91.223.61.0/24</t>
+          <t>91.220.113.0/24</t>
         </is>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" s="3" t="inlineStr">
         <is>
-          <t>91.224.110.0/23</t>
+          <t>91.220.243.0/24</t>
         </is>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" s="2" t="inlineStr">
         <is>
-          <t>91.224.176.0/23</t>
+          <t>91.220.79.0/24</t>
         </is>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" s="3" t="inlineStr">
         <is>
-          <t>91.224.20.0/23</t>
+          <t>91.221.116.0/23</t>
         </is>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" s="2" t="inlineStr">
         <is>
-          <t>91.225.52.0/22</t>
+          <t>91.221.232.0/23</t>
         </is>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" s="3" t="inlineStr">
         <is>
-          <t>91.226.224.0/23</t>
+          <t>91.221.240.0/23</t>
         </is>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" s="2" t="inlineStr">
         <is>
-          <t>91.226.244.0/24</t>
+          <t>91.222.196.0/23</t>
         </is>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" s="3" t="inlineStr">
         <is>
-          <t>91.226.246.0/24</t>
+          <t>91.222.198.0/23</t>
         </is>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" s="2" t="inlineStr">
         <is>
-          <t>91.227.246.0/23</t>
+          <t>91.222.204.0/22</t>
         </is>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" s="3" t="inlineStr">
         <is>
-          <t>91.227.27.0/24</t>
+          <t>91.223.116.0/24</t>
         </is>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" s="2" t="inlineStr">
         <is>
-          <t>91.227.84.0/22</t>
+          <t>91.223.146.0/24</t>
         </is>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" s="3" t="inlineStr">
         <is>
-          <t>91.228.132.0/23</t>
+          <t>91.223.187.0/24</t>
         </is>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" s="2" t="inlineStr">
         <is>
-          <t>91.228.168.0/24</t>
+          <t>91.223.61.0/24</t>
         </is>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" s="3" t="inlineStr">
         <is>
-          <t>91.228.189.0/24</t>
+          <t>91.224.110.0/23</t>
         </is>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" s="2" t="inlineStr">
         <is>
-          <t>91.228.192.0/24</t>
+          <t>91.224.176.0/23</t>
         </is>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" s="3" t="inlineStr">
         <is>
-          <t>91.228.22.0/23</t>
+          <t>91.224.20.0/23</t>
         </is>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" s="2" t="inlineStr">
         <is>
-          <t>91.229.214.0/23</t>
+          <t>91.225.52.0/22</t>
         </is>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" s="3" t="inlineStr">
         <is>
-          <t>91.229.46.0/23</t>
+          <t>91.226.224.0/23</t>
         </is>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" s="2" t="inlineStr">
         <is>
-          <t>91.230.32.0/24</t>
+          <t>91.226.244.0/24</t>
         </is>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" s="3" t="inlineStr">
         <is>
-          <t>91.231.144.0/24</t>
+          <t>91.226.246.0/24</t>
         </is>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" s="2" t="inlineStr">
         <is>
-          <t>91.231.222.0/24</t>
+          <t>91.227.246.0/23</t>
         </is>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" s="3" t="inlineStr">
         <is>
-          <t>91.232.64.0/22</t>
+          <t>91.227.27.0/24</t>
         </is>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" s="2" t="inlineStr">
         <is>
-          <t>91.232.68.0/23</t>
+          <t>91.227.84.0/22</t>
         </is>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" s="3" t="inlineStr">
         <is>
-          <t>91.232.72.0/22</t>
+          <t>91.228.132.0/23</t>
         </is>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" s="2" t="inlineStr">
         <is>
-          <t>91.233.56.0/22</t>
+          <t>91.228.168.0/24</t>
         </is>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" s="3" t="inlineStr">
         <is>
-          <t>91.234.147.0/24</t>
+          <t>91.228.189.0/24</t>
         </is>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" s="2" t="inlineStr">
         <is>
-          <t>91.234.38.0/24</t>
+          <t>91.228.192.0/24</t>
         </is>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" s="3" t="inlineStr">
         <is>
-          <t>91.234.39.0/24</t>
+          <t>91.228.22.0/23</t>
         </is>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" s="2" t="inlineStr">
         <is>
-          <t>91.234.52.0/24</t>
+          <t>91.229.214.0/23</t>
         </is>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" s="3" t="inlineStr">
         <is>
-          <t>91.236.168.0/23</t>
+          <t>91.229.46.0/23</t>
         </is>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" s="2" t="inlineStr">
         <is>
-          <t>91.237.254.0-91.238.0.255</t>
+          <t>91.230.32.0/24</t>
         </is>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" s="3" t="inlineStr">
         <is>
-          <t>91.239.108.0/22</t>
+          <t>91.231.144.0/24</t>
         </is>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" s="2" t="inlineStr">
         <is>
-          <t>91.239.14.0/24</t>
+          <t>91.231.222.0/24</t>
         </is>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" s="3" t="inlineStr">
         <is>
-          <t>91.239.189.0/24</t>
+          <t>91.232.64.0/22</t>
         </is>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" s="2" t="inlineStr">
         <is>
-          <t>91.239.192.0/24</t>
+          <t>91.232.68.0/23</t>
         </is>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" s="3" t="inlineStr">
         <is>
-          <t>91.239.210.0/24</t>
+          <t>91.232.72.0/22</t>
         </is>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" s="2" t="inlineStr">
         <is>
-          <t>91.239.214.0/24</t>
+          <t>91.233.244.0/24</t>
         </is>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" s="3" t="inlineStr">
         <is>
-          <t>91.239.59.0/24</t>
+          <t>91.233.245.0/24</t>
         </is>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" s="2" t="inlineStr">
         <is>
-          <t>91.240.116.0/24</t>
+          <t>91.233.56.0/22</t>
         </is>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" s="3" t="inlineStr">
         <is>
-          <t>91.240.180.0/22</t>
+          <t>91.234.147.0/24</t>
         </is>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" s="2" t="inlineStr">
         <is>
-          <t>91.240.60.0/22</t>
+          <t>91.234.38.0/24</t>
         </is>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" s="3" t="inlineStr">
         <is>
-          <t>91.240.95.0/24</t>
+          <t>91.234.39.0/24</t>
         </is>
       </c>
     </row>
     <row r="1828">
       <c r="A1828" s="2" t="inlineStr">
         <is>
-          <t>91.241.20.0/23</t>
+          <t>91.234.52.0/24</t>
         </is>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" s="3" t="inlineStr">
         <is>
-          <t>91.241.92.0/24</t>
+          <t>91.236.168.0/23</t>
         </is>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" s="2" t="inlineStr">
         <is>
-          <t>91.242.44.0/23</t>
+          <t>91.237.254.0-91.238.0.255</t>
         </is>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" s="3" t="inlineStr">
         <is>
-          <t>91.243.114.0/24</t>
+          <t>91.239.108.0/22</t>
         </is>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" s="2" t="inlineStr">
         <is>
-          <t>91.243.119.0/24</t>
+          <t>91.239.14.0/24</t>
         </is>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" s="3" t="inlineStr">
         <is>
-          <t>91.243.126.0/23</t>
+          <t>91.239.189.0/24</t>
         </is>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" s="2" t="inlineStr">
         <is>
-          <t>91.243.160.0/20</t>
+          <t>91.239.192.0/24</t>
         </is>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" s="3" t="inlineStr">
         <is>
-          <t>91.244.120.0/22</t>
+          <t>91.239.210.0/24</t>
         </is>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" s="2" t="inlineStr">
         <is>
-          <t>91.245.228.0/22</t>
+          <t>91.239.214.0/24</t>
         </is>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" s="3" t="inlineStr">
         <is>
-          <t>91.246.31.0/24</t>
+          <t>91.239.59.0/24</t>
         </is>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" s="2" t="inlineStr">
         <is>
-          <t>91.246.44.0/24</t>
+          <t>91.240.116.0/24</t>
         </is>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" s="3" t="inlineStr">
         <is>
-          <t>91.246.45.0/24</t>
+          <t>91.240.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="1840">
       <c r="A1840" s="2" t="inlineStr">
         <is>
-          <t>91.247.171.0/24</t>
+          <t>91.240.60.0/22</t>
         </is>
       </c>
     </row>
     <row r="1841">
       <c r="A1841" s="3" t="inlineStr">
         <is>
-          <t>91.247.174.0/24</t>
+          <t>91.240.95.0/24</t>
         </is>
       </c>
     </row>
     <row r="1842">
       <c r="A1842" s="2" t="inlineStr">
         <is>
-          <t>91.247.66.0/23</t>
+          <t>91.241.20.0/23</t>
         </is>
       </c>
     </row>
     <row r="1843">
       <c r="A1843" s="3" t="inlineStr">
         <is>
-          <t>91.250.224.0/20</t>
+          <t>91.241.92.0/24</t>
         </is>
       </c>
     </row>
     <row r="1844">
       <c r="A1844" s="2" t="inlineStr">
         <is>
-          <t>91.251.0.0/16</t>
+          <t>91.242.44.0/23</t>
         </is>
       </c>
     </row>
     <row r="1845">
       <c r="A1845" s="3" t="inlineStr">
         <is>
-          <t>91.92.104.0/24</t>
+          <t>91.243.114.0/24</t>
         </is>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" s="2" t="inlineStr">
         <is>
-          <t>91.92.114.0/24</t>
+          <t>91.243.119.0/24</t>
         </is>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" s="3" t="inlineStr">
         <is>
-          <t>91.92.121.0/24</t>
+          <t>91.243.126.0/23</t>
         </is>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" s="2" t="inlineStr">
         <is>
-          <t>91.92.122.0/23</t>
+          <t>91.243.160.0/20</t>
         </is>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" s="3" t="inlineStr">
         <is>
-          <t>91.92.124.0/22</t>
+          <t>91.244.120.0/22</t>
         </is>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" s="2" t="inlineStr">
         <is>
-          <t>91.92.129.0/24</t>
+          <t>91.245.228.0/22</t>
         </is>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" s="3" t="inlineStr">
         <is>
-          <t>91.92.130.0/23</t>
+          <t>91.246.31.0/24</t>
         </is>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" s="2" t="inlineStr">
         <is>
-          <t>91.92.132.0/22</t>
+          <t>91.246.44.0/24</t>
         </is>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" s="3" t="inlineStr">
         <is>
-          <t>91.92.145.0/24</t>
+          <t>91.246.45.0/24</t>
         </is>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" s="2" t="inlineStr">
         <is>
-          <t>91.92.146.0/23</t>
+          <t>91.247.171.0/24</t>
         </is>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" s="3" t="inlineStr">
         <is>
-          <t>91.92.148.0/22</t>
+          <t>91.247.174.0/24</t>
         </is>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" s="2" t="inlineStr">
         <is>
-          <t>91.92.156.0/22</t>
+          <t>91.247.66.0/23</t>
         </is>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" s="3" t="inlineStr">
         <is>
-          <t>91.92.164.0/22</t>
+          <t>91.250.224.0/20</t>
         </is>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" s="2" t="inlineStr">
         <is>
-          <t>91.92.172.0/22</t>
+          <t>91.251.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" s="3" t="inlineStr">
         <is>
-          <t>91.92.180.0/22</t>
+          <t>91.92.104.0/24</t>
         </is>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" s="2" t="inlineStr">
         <is>
-          <t>91.92.184.0/21</t>
+          <t>91.92.114.0/24</t>
         </is>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" s="3" t="inlineStr">
         <is>
-          <t>91.92.192.0/23</t>
+          <t>91.92.121.0/24</t>
         </is>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" s="2" t="inlineStr">
         <is>
-          <t>91.92.204.0/22</t>
+          <t>91.92.122.0/23</t>
         </is>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" s="3" t="inlineStr">
         <is>
-          <t>91.92.208.0/21</t>
+          <t>91.92.124.0/22</t>
         </is>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" s="2" t="inlineStr">
         <is>
-          <t>91.92.220.0/22</t>
+          <t>91.92.129.0/24</t>
         </is>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" s="3" t="inlineStr">
         <is>
-          <t>91.92.228.0/23</t>
+          <t>91.92.130.0/23</t>
         </is>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" s="2" t="inlineStr">
         <is>
-          <t>91.92.231.0/24</t>
+          <t>91.92.132.0/22</t>
         </is>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" s="3" t="inlineStr">
         <is>
-          <t>91.92.236.0/22</t>
+          <t>91.92.145.0/24</t>
         </is>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" s="2" t="inlineStr">
         <is>
-          <t>92.114.16.0/20</t>
+          <t>91.92.146.0/23</t>
         </is>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" s="3" t="inlineStr">
         <is>
-          <t>92.114.48.0/22</t>
+          <t>91.92.148.0/22</t>
         </is>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" s="2" t="inlineStr">
         <is>
-          <t>92.114.64.0/20</t>
+          <t>91.92.156.0/22</t>
         </is>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" s="3" t="inlineStr">
         <is>
-          <t>92.119.56.0/22</t>
+          <t>91.92.164.0/22</t>
         </is>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" s="2" t="inlineStr">
         <is>
-          <t>92.119.68.0/22</t>
+          <t>91.92.172.0/22</t>
         </is>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" s="3" t="inlineStr">
         <is>
-          <t>92.246.144.0/22</t>
+          <t>91.92.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" s="2" t="inlineStr">
         <is>
-          <t>92.246.156.0/22</t>
+          <t>91.92.184.0/21</t>
         </is>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" s="3" t="inlineStr">
         <is>
-          <t>92.249.56.0/22</t>
+          <t>91.92.192.0/23</t>
         </is>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" s="2" t="inlineStr">
         <is>
-          <t>92.42.201.0/24</t>
+          <t>91.92.204.0/22</t>
         </is>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" s="3" t="inlineStr">
         <is>
-          <t>92.42.202.0/24</t>
+          <t>91.92.208.0/21</t>
         </is>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" s="2" t="inlineStr">
         <is>
-          <t>92.42.203.0/24</t>
+          <t>91.92.220.0/22</t>
         </is>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" s="3" t="inlineStr">
         <is>
-          <t>92.42.205.0/24</t>
+          <t>91.92.228.0/23</t>
         </is>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" s="2" t="inlineStr">
         <is>
-          <t>92.42.207.0/24</t>
+          <t>91.92.231.0/24</t>
         </is>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" s="3" t="inlineStr">
         <is>
-          <t>92.42.48.0/21</t>
+          <t>91.92.236.0/22</t>
         </is>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" s="2" t="inlineStr">
         <is>
-          <t>92.43.160.0/22</t>
+          <t>92.114.16.0/20</t>
         </is>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" s="3" t="inlineStr">
         <is>
-          <t>92.51.56.0/21</t>
+          <t>92.114.48.0/22</t>
         </is>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" s="2" t="inlineStr">
         <is>
-          <t>92.61.176.0/22</t>
+          <t>92.114.64.0/20</t>
         </is>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" s="3" t="inlineStr">
         <is>
-          <t>92.61.180.0/22</t>
+          <t>92.119.56.0/22</t>
         </is>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" s="2" t="inlineStr">
         <is>
-          <t>92.61.184.0/21</t>
+          <t>92.119.68.0/22</t>
         </is>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" s="3" t="inlineStr">
         <is>
-          <t>93.110.0.0/16</t>
+          <t>92.246.144.0/22</t>
         </is>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" s="2" t="inlineStr">
         <is>
-          <t>93.113.224.0/20</t>
+          <t>92.246.156.0/22</t>
         </is>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" s="3" t="inlineStr">
         <is>
-          <t>93.114.104.0/21</t>
+          <t>92.249.56.0/22</t>
         </is>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" s="2" t="inlineStr">
         <is>
-          <t>93.114.16.0/20</t>
+          <t>92.42.201.0/24</t>
         </is>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" s="3" t="inlineStr">
         <is>
-          <t>93.115.120.0/21</t>
+          <t>92.42.202.0/24</t>
         </is>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" s="2" t="inlineStr">
         <is>
-          <t>93.115.144.0/21</t>
+          <t>92.42.203.0/24</t>
         </is>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" s="3" t="inlineStr">
         <is>
-          <t>93.115.216.0/21</t>
+          <t>92.42.205.0/24</t>
         </is>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" s="2" t="inlineStr">
         <is>
-          <t>93.115.224.0/20</t>
+          <t>92.42.207.0/24</t>
         </is>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" s="3" t="inlineStr">
         <is>
-          <t>93.117.0.0/19</t>
+          <t>92.42.48.0/21</t>
         </is>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" s="2" t="inlineStr">
         <is>
-          <t>93.117.176.0/20</t>
+          <t>92.43.160.0/22</t>
         </is>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" s="3" t="inlineStr">
         <is>
-          <t>93.117.32.0/20</t>
+          <t>92.51.56.0/21</t>
         </is>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" s="2" t="inlineStr">
         <is>
-          <t>93.117.96.0/19</t>
+          <t>92.61.176.0/22</t>
         </is>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" s="3" t="inlineStr">
         <is>
-          <t>93.118.128.0/19</t>
+          <t>92.61.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" s="2" t="inlineStr">
         <is>
-          <t>93.118.160.0/20</t>
+          <t>92.61.184.0/21</t>
         </is>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" s="3" t="inlineStr">
         <is>
-          <t>93.118.180.0/22</t>
+          <t>93.110.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" s="2" t="inlineStr">
         <is>
-          <t>93.118.184.0/22</t>
+          <t>93.113.224.0/20</t>
         </is>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" s="3" t="inlineStr">
         <is>
-          <t>93.118.96.0/19</t>
+          <t>93.114.104.0/21</t>
         </is>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" s="2" t="inlineStr">
         <is>
-          <t>93.119.208.0/20</t>
+          <t>93.114.16.0/20</t>
         </is>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" s="3" t="inlineStr">
         <is>
-          <t>93.119.32.0/19</t>
+          <t>93.115.120.0/21</t>
         </is>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" s="2" t="inlineStr">
         <is>
-          <t>93.119.64.0/19</t>
+          <t>93.115.144.0/21</t>
         </is>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" s="3" t="inlineStr">
         <is>
-          <t>93.126.0.0/18</t>
+          <t>93.115.216.0/21</t>
         </is>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" s="2" t="inlineStr">
         <is>
-          <t>93.190.24.0/21</t>
+          <t>93.115.224.0/20</t>
         </is>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" s="3" t="inlineStr">
         <is>
-          <t>93.88.64.0/21</t>
+          <t>93.117.0.0/19</t>
         </is>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" s="2" t="inlineStr">
         <is>
-          <t>93.88.72.0/23</t>
+          <t>93.117.176.0/20</t>
         </is>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" s="3" t="inlineStr">
         <is>
-          <t>93.93.204.0/24</t>
+          <t>93.117.32.0/20</t>
         </is>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" s="2" t="inlineStr">
         <is>
-          <t>93.95.27.0/24</t>
+          <t>93.117.96.0/19</t>
         </is>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" s="3" t="inlineStr">
         <is>
-          <t>94.101.128.0/20</t>
+          <t>93.118.128.0/19</t>
         </is>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" s="2" t="inlineStr">
         <is>
-          <t>94.101.176.0/20</t>
+          <t>93.118.160.0/20</t>
         </is>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" s="3" t="inlineStr">
         <is>
-          <t>94.101.240.0/20</t>
+          <t>93.118.180.0/22</t>
         </is>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" s="2" t="inlineStr">
         <is>
-          <t>94.127.17.0/24</t>
+          <t>93.118.184.0/22</t>
         </is>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" s="3" t="inlineStr">
         <is>
-          <t>94.139.160.0/20</t>
+          <t>93.118.96.0/19</t>
         </is>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" s="2" t="inlineStr">
         <is>
-          <t>94.139.176.0/20</t>
+          <t>93.119.208.0/20</t>
         </is>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" s="3" t="inlineStr">
         <is>
-          <t>94.176.32.0/21</t>
+          <t>93.119.32.0/19</t>
         </is>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" s="2" t="inlineStr">
         <is>
-          <t>94.176.8.0/21</t>
+          <t>93.119.64.0/19</t>
         </is>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" s="3" t="inlineStr">
         <is>
-          <t>94.177.72.0/21</t>
+          <t>93.126.0.0/18</t>
         </is>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" s="2" t="inlineStr">
         <is>
-          <t>94.182.0.0/16</t>
+          <t>93.190.24.0/21</t>
         </is>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" s="3" t="inlineStr">
         <is>
-          <t>94.183.0.0/17</t>
+          <t>93.88.64.0/21</t>
         </is>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" s="2" t="inlineStr">
         <is>
-          <t>94.183.128.0/20</t>
+          <t>93.88.72.0/23</t>
         </is>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" s="3" t="inlineStr">
         <is>
-          <t>94.183.144.0/22</t>
+          <t>93.93.204.0/24</t>
         </is>
       </c>
     </row>
     <row r="1926">
       <c r="A1926" s="2" t="inlineStr">
         <is>
-          <t>94.183.148.0/24</t>
+          <t>93.95.27.0/24</t>
         </is>
       </c>
     </row>
     <row r="1927">
       <c r="A1927" s="3" t="inlineStr">
         <is>
-          <t>94.184.0.0/17</t>
+          <t>94.101.128.0/20</t>
         </is>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" s="2" t="inlineStr">
         <is>
-          <t>94.184.128.0/17</t>
+          <t>94.101.176.0/20</t>
         </is>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" s="3" t="inlineStr">
         <is>
-          <t>94.199.0.0/24</t>
+          <t>94.101.240.0/20</t>
         </is>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" s="2" t="inlineStr">
         <is>
-          <t>94.199.136.0/22</t>
+          <t>94.127.17.0/24</t>
         </is>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" s="3" t="inlineStr">
         <is>
-          <t>94.232.168.0/21</t>
+          <t>94.139.160.0/20</t>
         </is>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" s="2" t="inlineStr">
         <is>
-          <t>94.24.0.0/20</t>
+          <t>94.139.176.0/20</t>
         </is>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" s="3" t="inlineStr">
         <is>
-          <t>94.24.16.0/21</t>
+          <t>94.176.32.0/21</t>
         </is>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" s="2" t="inlineStr">
         <is>
-          <t>94.24.80.0/20</t>
+          <t>94.176.8.0/21</t>
         </is>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" s="3" t="inlineStr">
         <is>
-          <t>94.24.96.0/21</t>
+          <t>94.177.72.0/21</t>
         </is>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" s="2" t="inlineStr">
         <is>
-          <t>94.74.128.0/18</t>
+          <t>94.182.0.0/16</t>
         </is>
       </c>
     </row>
     <row r="1937">
       <c r="A1937" s="3" t="inlineStr">
         <is>
-          <t>95.128.155.0/24</t>
+          <t>94.183.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="1938">
       <c r="A1938" s="2" t="inlineStr">
         <is>
-          <t>95.128.159.0/24</t>
+          <t>94.183.128.0/20</t>
         </is>
       </c>
     </row>
     <row r="1939">
       <c r="A1939" s="3" t="inlineStr">
         <is>
-          <t>95.128.194.0/24</t>
+          <t>94.183.144.0/22</t>
         </is>
       </c>
     </row>
     <row r="1940">
       <c r="A1940" s="2" t="inlineStr">
         <is>
-          <t>95.130.225.0/24</t>
+          <t>94.183.148.0/24</t>
         </is>
       </c>
     </row>
     <row r="1941">
       <c r="A1941" s="3" t="inlineStr">
         <is>
-          <t>95.130.240.0/21</t>
+          <t>94.184.0.0/17</t>
         </is>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" s="2" t="inlineStr">
         <is>
-          <t>95.130.56.0/21</t>
+          <t>94.184.128.0/17</t>
         </is>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" s="3" t="inlineStr">
         <is>
-          <t>95.142.224.0/20</t>
+          <t>94.199.0.0/24</t>
         </is>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" s="2" t="inlineStr">
         <is>
-          <t>95.156.222.0/23</t>
+          <t>94.199.136.0/22</t>
         </is>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" s="3" t="inlineStr">
         <is>
-          <t>95.156.233.0/24</t>
+          <t>94.232.168.0/21</t>
         </is>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" s="2" t="inlineStr">
         <is>
-          <t>95.156.234.0/23</t>
+          <t>94.24.0.0/20</t>
         </is>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" s="3" t="inlineStr">
         <is>
-          <t>95.156.236.0/23</t>
+          <t>94.24.16.0/21</t>
         </is>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" s="2" t="inlineStr">
         <is>
-          <t>95.156.248.0/23</t>
+          <t>94.24.80.0/20</t>
         </is>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" s="3" t="inlineStr">
         <is>
-          <t>95.156.252.0/22</t>
+          <t>94.24.96.0/21</t>
         </is>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" s="2" t="inlineStr">
         <is>
-          <t>95.162.0.0/16</t>
+          <t>94.74.128.0/18</t>
         </is>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" s="3" t="inlineStr">
         <is>
-          <t>95.215.160.0/22</t>
+          <t>95.128.155.0/24</t>
         </is>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" s="2" t="inlineStr">
         <is>
-          <t>95.215.173.0/24</t>
+          <t>95.128.159.0/24</t>
         </is>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" s="3" t="inlineStr">
         <is>
-          <t>95.215.59.0/24</t>
+          <t>95.128.194.0/24</t>
         </is>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" s="2" t="inlineStr">
         <is>
-          <t>95.38.0.0/16</t>
+          <t>95.130.225.0/24</t>
         </is>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" s="3" t="inlineStr">
         <is>
-          <t>95.64.0.0/17</t>
+          <t>95.130.240.0/21</t>
         </is>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" s="2" t="inlineStr">
+        <is>
+          <t>95.130.56.0/21</t>
+        </is>
+      </c>
+    </row>
+    <row r="1957">
+      <c r="A1957" s="3" t="inlineStr">
+        <is>
+          <t>95.142.224.0/20</t>
+        </is>
+      </c>
+    </row>
+    <row r="1958">
+      <c r="A1958" s="2" t="inlineStr">
+        <is>
+          <t>95.156.222.0/23</t>
+        </is>
+      </c>
+    </row>
+    <row r="1959">
+      <c r="A1959" s="3" t="inlineStr">
+        <is>
+          <t>95.156.233.0/24</t>
+        </is>
+      </c>
+    </row>
+    <row r="1960">
+      <c r="A1960" s="2" t="inlineStr">
+        <is>
+          <t>95.156.234.0/23</t>
+        </is>
+      </c>
+    </row>
+    <row r="1961">
+      <c r="A1961" s="3" t="inlineStr">
+        <is>
+          <t>95.156.236.0/23</t>
+        </is>
+      </c>
+    </row>
+    <row r="1962">
+      <c r="A1962" s="2" t="inlineStr">
+        <is>
+          <t>95.156.248.0/23</t>
+        </is>
+      </c>
+    </row>
+    <row r="1963">
+      <c r="A1963" s="3" t="inlineStr">
+        <is>
+          <t>95.156.252.0/22</t>
+        </is>
+      </c>
+    </row>
+    <row r="1964">
+      <c r="A1964" s="2" t="inlineStr">
+        <is>
+          <t>95.162.0.0/16</t>
+        </is>
+      </c>
+    </row>
+    <row r="1965">
+      <c r="A1965" s="3" t="inlineStr">
+        <is>
+          <t>95.215.160.0/22</t>
+        </is>
+      </c>
+    </row>
+    <row r="1966">
+      <c r="A1966" s="2" t="inlineStr">
+        <is>
+          <t>95.215.173.0/24</t>
+        </is>
+      </c>
+    </row>
+    <row r="1967">
+      <c r="A1967" s="3" t="inlineStr">
+        <is>
+          <t>95.215.59.0/24</t>
+        </is>
+      </c>
+    </row>
+    <row r="1968">
+      <c r="A1968" s="2" t="inlineStr">
+        <is>
+          <t>95.38.0.0/16</t>
+        </is>
+      </c>
+    </row>
+    <row r="1969">
+      <c r="A1969" s="3" t="inlineStr">
+        <is>
+          <t>95.64.0.0/17</t>
+        </is>
+      </c>
+    </row>
+    <row r="1970">
+      <c r="A1970" s="2" t="inlineStr">
         <is>
           <t>95.80.128.0/18</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>