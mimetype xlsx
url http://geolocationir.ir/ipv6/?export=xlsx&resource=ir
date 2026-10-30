--- v0 (2026-08-27)
+++ v1 (2026-10-30)
@@ -446,51 +446,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A571"/>
+  <dimension ref="A1:A579"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Prefix</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>2001:14e8::/32</t>
         </is>
       </c>
     </row>
@@ -3016,1483 +3016,1539 @@
     </row>
     <row r="363">
       <c r="A363" s="3" t="inlineStr">
         <is>
           <t>2a0d:9680::/29</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="2" t="inlineStr">
         <is>
           <t>2a0d:9900::/29</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="3" t="inlineStr">
         <is>
           <t>2a0d:a700::/29</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="2" t="inlineStr">
         <is>
-          <t>2a0d:ba80::/29</t>
+          <t>2a0d:a980::/29</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="3" t="inlineStr">
         <is>
-          <t>2a0d:c640::/29</t>
+          <t>2a0d:ba80::/29</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="2" t="inlineStr">
         <is>
-          <t>2a0d:d580::/32</t>
+          <t>2a0d:c640::/29</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="3" t="inlineStr">
         <is>
-          <t>2a0d:eb40::/29</t>
+          <t>2a0d:d580::/32</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="2" t="inlineStr">
         <is>
-          <t>2a0e:1240::/29</t>
+          <t>2a0d:eb40::/29</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="3" t="inlineStr">
         <is>
-          <t>2a0e:1440::/29</t>
+          <t>2a0e:1240::/29</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="2" t="inlineStr">
         <is>
-          <t>2a0e:1f00::/29</t>
+          <t>2a0e:1440::/29</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="3" t="inlineStr">
         <is>
-          <t>2a0e:2200::/29</t>
+          <t>2a0e:1f00::/29</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="2" t="inlineStr">
         <is>
-          <t>2a0e:2300::/29</t>
+          <t>2a0e:2200::/29</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="3" t="inlineStr">
         <is>
-          <t>2a0e:3180::/29</t>
+          <t>2a0e:2300::/29</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="2" t="inlineStr">
         <is>
-          <t>2a0e:4400::/29</t>
+          <t>2a0e:3180::/29</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="3" t="inlineStr">
         <is>
-          <t>2a0e:49c0::/32</t>
+          <t>2a0e:4400::/29</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="2" t="inlineStr">
         <is>
-          <t>2a0e:4a40::/29</t>
+          <t>2a0e:49c0::/32</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="3" t="inlineStr">
         <is>
-          <t>2a0e:6780::/29</t>
+          <t>2a0e:4a40::/29</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="2" t="inlineStr">
         <is>
-          <t>2a0e:6e40::/29</t>
+          <t>2a0e:6780::/29</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="3" t="inlineStr">
         <is>
-          <t>2a0e:6f40::/29</t>
+          <t>2a0e:6e40::/29</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="2" t="inlineStr">
         <is>
-          <t>2a0e:8300::/29</t>
+          <t>2a0e:6f40::/29</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="3" t="inlineStr">
         <is>
-          <t>2a0e:8340::/29</t>
+          <t>2a0e:8300::/29</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="2" t="inlineStr">
         <is>
-          <t>2a0e:87c0::/29</t>
+          <t>2a0e:8340::/29</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="3" t="inlineStr">
         <is>
-          <t>2a0e::/26</t>
+          <t>2a0e:87c0::/29</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="2" t="inlineStr">
         <is>
-          <t>2a0e:a140::/29</t>
+          <t>2a0e::/26</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="3" t="inlineStr">
         <is>
-          <t>2a0e:b080::/29</t>
+          <t>2a0e:a140::/29</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="2" t="inlineStr">
         <is>
-          <t>2a0e:c600::/32</t>
+          <t>2a0e:b080::/29</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="3" t="inlineStr">
         <is>
-          <t>2a0e:d540::/29</t>
+          <t>2a0e:c600::/32</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="2" t="inlineStr">
         <is>
-          <t>2a0e:ea00::/29</t>
+          <t>2a0e:d540::/29</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="3" t="inlineStr">
         <is>
-          <t>2a0e:f3c0::/29</t>
+          <t>2a0e:e780::/29</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="2" t="inlineStr">
         <is>
-          <t>2a0f:2b80::/29</t>
+          <t>2a0e:ea00::/29</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="3" t="inlineStr">
         <is>
-          <t>2a0f:5040::/29</t>
+          <t>2a0e:f3c0::/29</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="2" t="inlineStr">
         <is>
-          <t>2a0f:51c0::/29</t>
+          <t>2a0f:2b80::/29</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="3" t="inlineStr">
         <is>
-          <t>2a0f:5740::/29</t>
+          <t>2a0f:5040::/29</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="2" t="inlineStr">
         <is>
-          <t>2a0f:5840::/29</t>
+          <t>2a0f:51c0::/29</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="3" t="inlineStr">
         <is>
-          <t>2a0f:6180::/29</t>
+          <t>2a0f:5740::/29</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="2" t="inlineStr">
         <is>
-          <t>2a0f:6400::/29</t>
+          <t>2a0f:5840::/29</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="3" t="inlineStr">
         <is>
-          <t>2a0f:6c00::/29</t>
+          <t>2a0f:6180::/29</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="2" t="inlineStr">
         <is>
-          <t>2a0f:7380::/29</t>
+          <t>2a0f:6400::/29</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="3" t="inlineStr">
         <is>
-          <t>2a0f:8ec0::/29</t>
+          <t>2a0f:6c00::/29</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="2" t="inlineStr">
         <is>
-          <t>2a0f:9800::/29</t>
+          <t>2a0f:7380::/29</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="3" t="inlineStr">
         <is>
-          <t>2a0f:c040::/29</t>
+          <t>2a0f:8ec0::/29</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="2" t="inlineStr">
         <is>
-          <t>2a0f:c7c0::/29</t>
+          <t>2a0f:9800::/29</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="3" t="inlineStr">
         <is>
-          <t>2a0f:cbc0::/29</t>
+          <t>2a0f:c040::/29</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="2" t="inlineStr">
         <is>
-          <t>2a0f:d380::/29</t>
+          <t>2a0f:c7c0::/29</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="3" t="inlineStr">
         <is>
-          <t>2a0f:d580::/29</t>
+          <t>2a0f:cbc0::/29</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="2" t="inlineStr">
         <is>
-          <t>2a0f:d640::/29</t>
+          <t>2a0f:d380::/29</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="3" t="inlineStr">
         <is>
-          <t>2a0f:ed40::/29</t>
+          <t>2a0f:d580::/29</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="2" t="inlineStr">
         <is>
-          <t>2a0f:f1c0::/29</t>
+          <t>2a0f:d640::/29</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="3" t="inlineStr">
         <is>
-          <t>2a10:3a80::/29</t>
+          <t>2a0f:ed40::/29</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="2" t="inlineStr">
         <is>
-          <t>2a10:4340::/29</t>
+          <t>2a0f:f1c0::/29</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="3" t="inlineStr">
         <is>
-          <t>2a10:5740::/29</t>
+          <t>2a10:3a80::/29</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="2" t="inlineStr">
         <is>
-          <t>2a10:5c40::/29</t>
+          <t>2a10:4340::/29</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="3" t="inlineStr">
         <is>
-          <t>2a10:60c0::/29</t>
+          <t>2a10:5740::/29</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="2" t="inlineStr">
         <is>
-          <t>2a10:6140::/29</t>
+          <t>2a10:5c40::/29</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="3" t="inlineStr">
         <is>
-          <t>2a10:73c0::/32</t>
+          <t>2a10:60c0::/29</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="2" t="inlineStr">
         <is>
-          <t>2a10:76c0::/29</t>
+          <t>2a10:6140::/29</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="3" t="inlineStr">
         <is>
-          <t>2a10:8180::/29</t>
+          <t>2a10:73c0::/32</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="2" t="inlineStr">
         <is>
-          <t>2a10:8880::/29</t>
+          <t>2a10:76c0::/29</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="3" t="inlineStr">
         <is>
-          <t>2a10:8b80::/29</t>
+          <t>2a10:8180::/29</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="2" t="inlineStr">
         <is>
-          <t>2a10:9340::/29</t>
+          <t>2a10:8880::/29</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="3" t="inlineStr">
         <is>
-          <t>2a10:9800::/29</t>
+          <t>2a10:8b80::/29</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="2" t="inlineStr">
         <is>
-          <t>2a10:a440::/29</t>
+          <t>2a10:9340::/29</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="3" t="inlineStr">
         <is>
-          <t>2a10:a780::/29</t>
+          <t>2a10:9800::/29</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="2" t="inlineStr">
         <is>
-          <t>2a10:ab00::/29</t>
+          <t>2a10:a440::/29</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="3" t="inlineStr">
         <is>
-          <t>2a10:b240::/29</t>
+          <t>2a10:a780::/29</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="2" t="inlineStr">
         <is>
-          <t>2a10:c1c0::/29</t>
+          <t>2a10:ab00::/29</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="3" t="inlineStr">
         <is>
-          <t>2a10:c4c0::/29</t>
+          <t>2a10:b240::/29</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="2" t="inlineStr">
         <is>
-          <t>2a10:ed40::/29</t>
+          <t>2a10:c1c0::/29</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="3" t="inlineStr">
         <is>
-          <t>2a10:ef00::/29</t>
+          <t>2a10:c4c0::/29</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="2" t="inlineStr">
         <is>
-          <t>2a10:fe00::/32</t>
+          <t>2a10:ed40::/29</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="3" t="inlineStr">
         <is>
-          <t>2a11:19c0::/32</t>
+          <t>2a10:ef00::/29</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="2" t="inlineStr">
         <is>
-          <t>2a11:6e80::/29</t>
+          <t>2a10:f500::/29</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="3" t="inlineStr">
         <is>
-          <t>2a11:7700::/29</t>
+          <t>2a10:fe00::/32</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="2" t="inlineStr">
         <is>
-          <t>2a11:7bc0::/29</t>
+          <t>2a11:19c0::/32</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="3" t="inlineStr">
         <is>
-          <t>2a11:8a80::/29</t>
+          <t>2a11:4e00::/29</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="2" t="inlineStr">
         <is>
-          <t>2a11:9980::/29</t>
+          <t>2a11:6e80::/29</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="3" t="inlineStr">
         <is>
-          <t>2a11:9b40::/29</t>
+          <t>2a11:7700::/29</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="2" t="inlineStr">
         <is>
-          <t>2a11:9bc0::/29</t>
+          <t>2a11:7bc0::/29</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="3" t="inlineStr">
         <is>
-          <t>2a11:bac0::/29</t>
+          <t>2a11:8a80::/29</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="2" t="inlineStr">
         <is>
-          <t>2a11:cdc0::/29</t>
+          <t>2a11:900::/29</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="3" t="inlineStr">
         <is>
-          <t>2a11:d4c0::/29</t>
+          <t>2a11:9980::/29</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="2" t="inlineStr">
         <is>
-          <t>2a11:e040::/29</t>
+          <t>2a11:9b40::/29</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="3" t="inlineStr">
         <is>
-          <t>2a11:f6c0::/29</t>
+          <t>2a11:9bc0::/29</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="2" t="inlineStr">
         <is>
-          <t>2a11:fe40::/29</t>
+          <t>2a11:bac0::/29</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="3" t="inlineStr">
         <is>
-          <t>2a12:2600::/29</t>
+          <t>2a11:cdc0::/29</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="2" t="inlineStr">
         <is>
-          <t>2a12:2e00::/29</t>
+          <t>2a11:d4c0::/29</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="3" t="inlineStr">
         <is>
-          <t>2a12:3840::/29</t>
+          <t>2a11:e040::/29</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="2" t="inlineStr">
         <is>
-          <t>2a12:3ec0::/29</t>
+          <t>2a11:f6c0::/29</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="3" t="inlineStr">
         <is>
-          <t>2a12:5440::/29</t>
+          <t>2a11:fe40::/29</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="2" t="inlineStr">
         <is>
-          <t>2a12:58c0::/29</t>
+          <t>2a12:2500::/29</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="3" t="inlineStr">
         <is>
-          <t>2a12:5b00::/29</t>
+          <t>2a12:2600::/29</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="2" t="inlineStr">
         <is>
-          <t>2a12:6d40::/29</t>
+          <t>2a12:2700::/29</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="3" t="inlineStr">
         <is>
-          <t>2a12:8840::/29</t>
+          <t>2a12:2e00::/29</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="2" t="inlineStr">
         <is>
-          <t>2a12:9340::/29</t>
+          <t>2a12:3640::/29</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="3" t="inlineStr">
         <is>
-          <t>2a12:93c0::/29</t>
+          <t>2a12:3840::/29</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="2" t="inlineStr">
         <is>
-          <t>2a12:b480::/29</t>
+          <t>2a12:3ec0::/29</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="3" t="inlineStr">
         <is>
-          <t>2a12:d9c0::/29</t>
+          <t>2a12:5440::/29</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="2" t="inlineStr">
         <is>
-          <t>2a12:fa00::/29</t>
+          <t>2a12:58c0::/29</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="3" t="inlineStr">
         <is>
-          <t>2a12:fec0::/29</t>
+          <t>2a12:5b00::/29</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="2" t="inlineStr">
         <is>
-          <t>2a13:1640::/29</t>
+          <t>2a12:6d40::/29</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="3" t="inlineStr">
         <is>
-          <t>2a13:1740::/29</t>
+          <t>2a12:8840::/29</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="2" t="inlineStr">
         <is>
-          <t>2a13:2100::/29</t>
+          <t>2a12:9340::/29</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="3" t="inlineStr">
         <is>
-          <t>2a13:2700::/29</t>
+          <t>2a12:93c0::/29</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="2" t="inlineStr">
         <is>
-          <t>2a13:3a40::/29</t>
+          <t>2a12:b480::/29</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="3" t="inlineStr">
         <is>
-          <t>2a13:3cc0::/29</t>
+          <t>2a12:d9c0::/29</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="2" t="inlineStr">
         <is>
-          <t>2a13:3e40::/29</t>
+          <t>2a12:fa00::/29</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="3" t="inlineStr">
         <is>
-          <t>2a13:4500::/29</t>
+          <t>2a12:fec0::/29</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="2" t="inlineStr">
         <is>
-          <t>2a13:5380::/29</t>
+          <t>2a13:1640::/29</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="3" t="inlineStr">
         <is>
-          <t>2a13:5ac0::/29</t>
+          <t>2a13:1740::/29</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="2" t="inlineStr">
         <is>
-          <t>2a13:5e40::/29</t>
+          <t>2a13:2100::/29</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="3" t="inlineStr">
         <is>
-          <t>2a13:5ec0::/29</t>
+          <t>2a13:2700::/29</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="2" t="inlineStr">
         <is>
-          <t>2a13:6340::/29</t>
+          <t>2a13:3a40::/29</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="3" t="inlineStr">
         <is>
-          <t>2a13:6b00::/29</t>
+          <t>2a13:3cc0::/29</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="2" t="inlineStr">
         <is>
-          <t>2a13:6fc0::/29</t>
+          <t>2a13:3e40::/29</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="3" t="inlineStr">
         <is>
-          <t>2a13:76c0::/29</t>
+          <t>2a13:4500::/29</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="2" t="inlineStr">
         <is>
-          <t>2a13:7740::/29</t>
+          <t>2a13:5380::/29</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="3" t="inlineStr">
         <is>
-          <t>2a13:7b40::/29</t>
+          <t>2a13:5ac0::/29</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="2" t="inlineStr">
         <is>
-          <t>2a13:83c0::/29</t>
+          <t>2a13:5e40::/29</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="3" t="inlineStr">
         <is>
-          <t>2a13:8540::/29</t>
+          <t>2a13:5ec0::/29</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="2" t="inlineStr">
         <is>
-          <t>2a13:8600::/29</t>
+          <t>2a13:6340::/29</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="3" t="inlineStr">
         <is>
-          <t>2a13:8c0::/29</t>
+          <t>2a13:6b00::/29</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="2" t="inlineStr">
         <is>
-          <t>2a13:94c0::/29</t>
+          <t>2a13:6fc0::/29</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="3" t="inlineStr">
         <is>
-          <t>2a13:9540::/29</t>
+          <t>2a13:76c0::/29</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="2" t="inlineStr">
         <is>
-          <t>2a13:9600::/29</t>
+          <t>2a13:7740::/29</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="3" t="inlineStr">
         <is>
-          <t>2a13:9a00::/29</t>
+          <t>2a13:7b40::/29</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="2" t="inlineStr">
         <is>
-          <t>2a13:9dc0::/29</t>
+          <t>2a13:83c0::/29</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="3" t="inlineStr">
         <is>
-          <t>2a13:9e40::/29</t>
+          <t>2a13:8540::/29</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="2" t="inlineStr">
         <is>
-          <t>2a13:a340::/29</t>
+          <t>2a13:8600::/29</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="3" t="inlineStr">
         <is>
-          <t>2a13:bd80::/29</t>
+          <t>2a13:8c0::/29</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="2" t="inlineStr">
         <is>
-          <t>2a13:bf00::/29</t>
+          <t>2a13:94c0::/29</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="3" t="inlineStr">
         <is>
-          <t>2a13:c640::/29</t>
+          <t>2a13:9540::/29</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="2" t="inlineStr">
         <is>
-          <t>2a13:c6c0::/29</t>
+          <t>2a13:9600::/29</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="3" t="inlineStr">
         <is>
-          <t>2a13:c940::/29</t>
+          <t>2a13:9a00::/29</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="2" t="inlineStr">
         <is>
-          <t>2a13:d000::/29</t>
+          <t>2a13:9dc0::/29</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="3" t="inlineStr">
         <is>
-          <t>2a13:d440::/29</t>
+          <t>2a13:9e40::/29</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="2" t="inlineStr">
         <is>
-          <t>2a13:e180::/29</t>
+          <t>2a13:a340::/29</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="3" t="inlineStr">
         <is>
-          <t>2a13:ed80::/29</t>
+          <t>2a13:bd80::/29</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="2" t="inlineStr">
         <is>
-          <t>2a13:ef80::/29</t>
+          <t>2a13:bf00::/29</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="3" t="inlineStr">
         <is>
-          <t>2a13:f140::/29</t>
+          <t>2a13:c640::/29</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="2" t="inlineStr">
         <is>
-          <t>2a13:f1c0::/29</t>
+          <t>2a13:c6c0::/29</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="3" t="inlineStr">
         <is>
-          <t>2a13:f340::/29</t>
+          <t>2a13:c940::/29</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="2" t="inlineStr">
         <is>
-          <t>2a13:f480::/29</t>
+          <t>2a13:d000::/29</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="3" t="inlineStr">
         <is>
-          <t>2a14:1040::/29</t>
+          <t>2a13:d440::/29</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="2" t="inlineStr">
         <is>
-          <t>2a14:11c0::/29</t>
+          <t>2a13:e180::/29</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="3" t="inlineStr">
         <is>
-          <t>2a14:15c0::/29</t>
+          <t>2a13:ed80::/29</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="2" t="inlineStr">
         <is>
-          <t>2a14:1600::/29</t>
+          <t>2a13:ef80::/29</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="3" t="inlineStr">
         <is>
-          <t>2a14:16c0::/29</t>
+          <t>2a13:f140::/29</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="2" t="inlineStr">
         <is>
-          <t>2a14:1740::/29</t>
+          <t>2a13:f1c0::/29</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="3" t="inlineStr">
         <is>
-          <t>2a14:1bc0::/29</t>
+          <t>2a13:f340::/29</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="2" t="inlineStr">
         <is>
-          <t>2a14:1c40::/29</t>
+          <t>2a13:f480::/29</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="3" t="inlineStr">
         <is>
-          <t>2a14:1cc0::/29</t>
+          <t>2a14:1040::/29</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="2" t="inlineStr">
         <is>
-          <t>2a14:1d40::/29</t>
+          <t>2a14:11c0::/29</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="3" t="inlineStr">
         <is>
-          <t>2a14:1dc0::/29</t>
+          <t>2a14:15c0::/29</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="2" t="inlineStr">
         <is>
-          <t>2a14:2200::/29</t>
+          <t>2a14:1600::/29</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="3" t="inlineStr">
         <is>
-          <t>2a14:2340::/29</t>
+          <t>2a14:16c0::/29</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="2" t="inlineStr">
         <is>
-          <t>2a14:23c0::/29</t>
+          <t>2a14:1740::/29</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="3" t="inlineStr">
         <is>
-          <t>2a14:2740::/29</t>
+          <t>2a14:1bc0::/29</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="2" t="inlineStr">
         <is>
-          <t>2a14:2880::/29</t>
+          <t>2a14:1c40::/29</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="3" t="inlineStr">
         <is>
-          <t>2a14:29c0::/29</t>
+          <t>2a14:1cc0::/29</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="2" t="inlineStr">
         <is>
-          <t>2a14:2fc0::/29</t>
+          <t>2a14:1d40::/29</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="3" t="inlineStr">
         <is>
-          <t>2a14:3740::/29</t>
+          <t>2a14:1dc0::/29</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="2" t="inlineStr">
         <is>
-          <t>2a14:3900::/29</t>
+          <t>2a14:2200::/29</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="3" t="inlineStr">
         <is>
-          <t>2a14:3a40::/29</t>
+          <t>2a14:2340::/29</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="2" t="inlineStr">
         <is>
-          <t>2a14:400::/29</t>
+          <t>2a14:23c0::/29</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="3" t="inlineStr">
         <is>
-          <t>2a14:4780::/29</t>
+          <t>2a14:2740::/29</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="2" t="inlineStr">
         <is>
-          <t>2a14:4840::/29</t>
+          <t>2a14:2880::/29</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="3" t="inlineStr">
         <is>
-          <t>2a14:4e40::/29</t>
+          <t>2a14:29c0::/29</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="2" t="inlineStr">
         <is>
-          <t>2a14:4f80::/29</t>
+          <t>2a14:2fc0::/29</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="3" t="inlineStr">
         <is>
-          <t>2a14:52c0::/29</t>
+          <t>2a14:3740::/29</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="2" t="inlineStr">
         <is>
-          <t>2a14:5380::/29</t>
+          <t>2a14:3900::/29</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="3" t="inlineStr">
         <is>
-          <t>2a14:5540::/29</t>
+          <t>2a14:3a40::/29</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="2" t="inlineStr">
         <is>
-          <t>2a14:55c0::/29</t>
+          <t>2a14:400::/29</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="3" t="inlineStr">
         <is>
-          <t>2a14:5800::/29</t>
+          <t>2a14:4780::/29</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="2" t="inlineStr">
         <is>
-          <t>2a14:580::/29</t>
+          <t>2a14:4840::/29</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="3" t="inlineStr">
         <is>
-          <t>2a14:5ac0::/29</t>
+          <t>2a14:4e40::/29</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="2" t="inlineStr">
         <is>
-          <t>2a14:5ec0::/29</t>
+          <t>2a14:4f80::/29</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="3" t="inlineStr">
         <is>
-          <t>2a14:600::/29</t>
+          <t>2a14:52c0::/29</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="2" t="inlineStr">
         <is>
-          <t>2a14:6100::/29</t>
+          <t>2a14:5380::/29</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="3" t="inlineStr">
         <is>
-          <t>2a14:6140::/29</t>
+          <t>2a14:5540::/29</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="2" t="inlineStr">
         <is>
-          <t>2a14:7300::/29</t>
+          <t>2a14:55c0::/29</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="3" t="inlineStr">
         <is>
-          <t>2a14:7780::/29</t>
+          <t>2a14:5800::/29</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="2" t="inlineStr">
         <is>
-          <t>2a14:79c0::/29</t>
+          <t>2a14:580::/29</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="3" t="inlineStr">
         <is>
-          <t>2a14:7f80::/29</t>
+          <t>2a14:5ac0::/29</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="2" t="inlineStr">
         <is>
-          <t>2a14:8380::/29</t>
+          <t>2a14:5ec0::/29</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="3" t="inlineStr">
         <is>
-          <t>2a14:8c00::/29</t>
+          <t>2a14:600::/29</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="2" t="inlineStr">
         <is>
-          <t>2a14:8e00::/29</t>
+          <t>2a14:6100::/29</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="3" t="inlineStr">
         <is>
-          <t>2a14:9b00::/29</t>
+          <t>2a14:6140::/29</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="2" t="inlineStr">
         <is>
-          <t>2a14:a280::/29</t>
+          <t>2a14:7300::/29</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="3" t="inlineStr">
         <is>
-          <t>2a14:a380::/29</t>
+          <t>2a14:7780::/29</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="2" t="inlineStr">
         <is>
-          <t>2a14:a980::/29</t>
+          <t>2a14:79c0::/29</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="3" t="inlineStr">
         <is>
-          <t>2a14:b600::/29</t>
+          <t>2a14:7f80::/29</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="2" t="inlineStr">
         <is>
-          <t>2a14:b900::/29</t>
+          <t>2a14:8380::/29</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="3" t="inlineStr">
         <is>
-          <t>2a14:ba00::/29</t>
+          <t>2a14:8c00::/29</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="2" t="inlineStr">
         <is>
-          <t>2a14:c000::/29</t>
+          <t>2a14:8e00::/29</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="3" t="inlineStr">
         <is>
-          <t>2a14:c00::/29</t>
+          <t>2a14:9b00::/29</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="2" t="inlineStr">
         <is>
-          <t>2a14:c480::/29</t>
+          <t>2a14:a280::/29</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="3" t="inlineStr">
         <is>
-          <t>2a14:da00::/29</t>
+          <t>2a14:a380::/29</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="2" t="inlineStr">
         <is>
-          <t>2a14:e300::/29</t>
+          <t>2a14:a980::/29</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="3" t="inlineStr">
         <is>
-          <t>2a14:e40::/29</t>
+          <t>2a14:b600::/29</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="2" t="inlineStr">
         <is>
-          <t>2a14:ec00::/29</t>
+          <t>2a14:b900::/29</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="3" t="inlineStr">
         <is>
-          <t>2a14:ec80::/29</t>
+          <t>2a14:ba00::/29</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="2" t="inlineStr">
         <is>
-          <t>2a14:ed80::/29</t>
+          <t>2a14:c000::/29</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="3" t="inlineStr">
         <is>
-          <t>2a14:ee00::/29</t>
+          <t>2a14:c00::/29</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="2" t="inlineStr">
         <is>
-          <t>2a14:ef80::/29</t>
+          <t>2a14:c480::/29</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="3" t="inlineStr">
         <is>
-          <t>2a14:f300::/29</t>
+          <t>2a14:da00::/29</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="2" t="inlineStr">
         <is>
-          <t>2a14:f680::/29</t>
+          <t>2a14:e300::/29</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="3" t="inlineStr">
         <is>
-          <t>2a14:f780::/29</t>
+          <t>2a14:e40::/29</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="2" t="inlineStr">
         <is>
-          <t>2a14:f880::/29</t>
+          <t>2a14:ec00::/29</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="3" t="inlineStr">
+        <is>
+          <t>2a14:ec80::/29</t>
+        </is>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="2" t="inlineStr">
+        <is>
+          <t>2a14:ed80::/29</t>
+        </is>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="3" t="inlineStr">
+        <is>
+          <t>2a14:ee00::/29</t>
+        </is>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="2" t="inlineStr">
+        <is>
+          <t>2a14:ef80::/29</t>
+        </is>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="3" t="inlineStr">
+        <is>
+          <t>2a14:f300::/29</t>
+        </is>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="2" t="inlineStr">
+        <is>
+          <t>2a14:f680::/29</t>
+        </is>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="3" t="inlineStr">
+        <is>
+          <t>2a14:f780::/29</t>
+        </is>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="2" t="inlineStr">
+        <is>
+          <t>2a14:f880::/29</t>
+        </is>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="3" t="inlineStr">
         <is>
           <t>2a14:fc0::/29</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>